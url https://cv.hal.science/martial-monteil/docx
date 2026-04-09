--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martial Monteil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martial-monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9455-1078</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031790135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7454463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052286435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers et Le Mans : deux chefs-lieux de cité de Lyonnaise à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.255-277. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;lt;em&amp;gt;Urbs ipse moenia (non) sunt&amp;lt;/em&amp;gt; ». Décentrer et déconstruire la ville de l’Antiquité tardive en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Esmonde Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kasprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.13-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h3z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia a soufflé ses 80 bougies. Quelques questions posées à Martial Monteil et Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et rapports d’opérations archéologiques à l’heure de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Conilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Domenech-Jaulneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; a 80 ans (1943-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sarreste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (IIIe-VIIe s.) : Actes du Colloque international ATEG VI - Université de Tours, 6-8 décembre 2018, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reims antique – Avant-propos au dossier 79-1 de &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du bilan, quelles perspectives en archéologie romaine dans les Pays de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, supplément à la Revue Archéologique de l'Ouest (11, 2022), pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans de recherche archéologique (1980-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L'enceinte romaine du Mans, Hors série 34, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic population structure across Brittany and the downstream Loire basin provides new insights on the demographic history of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bernhardsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.02.03.478491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The genetic history of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Karakachoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.988. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-0604-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port romain du quartier de Saint-Lupien à Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt; (Loire-Atlantique) : origine et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les ports romains dans les Trois Gaules. Entre Atlantique et eaux intérieures, 77 (1), pp.67-97. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.5773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic history of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Karakachoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.853-865. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-0584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Hoc monimentum maesoleumque&amp;lt;/i&amp;gt; : les monuments funéraires dans le paysage des cités des Gaules et des Germanies romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumentum fecit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques des publications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Archéologie : entre ruptures et continuités, 139 (printemps-été), pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthe. Le Mans. L’enceinte romaine et la nef de la collégiale comtale Saint-Pierre-de-la-Cour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (1), pp.59-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets en bois remarquables issus d’un puits de la place d’Assas à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.233-262. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat potier et tuilier dans la vallée du Vidourle durant l’Antiquité (Ier s. av. J.-C.-VIe s. ap. J.-C.) : apports documentaires de fouilles et prospections récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.275-311. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2016.1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, &amp;lt;i&amp;gt;vici&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;castra&amp;lt;/i&amp;gt; du nord de la Gaule : esquisse d’un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kasprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Agglomérations, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">castra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Nord de la Gaule entre Antiquité tardive et début du haut Moyen Âge (III</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s.), 74 (1), pp.1‑12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations de la province de Lyonnaise Troisième (Bretagne et Pays de la Loire) : entre abandon, perduration et nouvelles créations (III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Agglomérations, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">castra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Nord de la Gaule entre Antiquité tardive et début du haut Moyen Âge (III</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s.), 74 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Sipia&amp;lt;/i&amp;gt; (Visseiche, Ille-et-Vilaine) : une probable station routière sur la voie Rennes-Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.179-187. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations gallo-romaines des Osismes (Finistère et Côtes-d' Armor) Kêriou galian-ha-roman an Ozizmed e Penn-ar-Béd en Aochou-an-Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brud Nevez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 313, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruines archéologiques apparentes et enfouies. La région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Tendron G., &amp;lt;i&amp;gt;Yzeures-sur-Creuse (37). Les monuments romains&amp;lt;/i&amp;gt; (Chauvigny, Association des Publications Chauvinoises, coll. « Memoria Momenti, 32 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.31-110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2015.1909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Lorans É, Rodier X. (dir.), &amp;lt;i&amp;gt;Archéologie de l’espace urbain&amp;lt;/i&amp;gt; (Tours/Paris, Presses universitaires François-Rabelais/Comité des travaux historiques et scientifiques, coll. « Perspectives Villes et Territoires », 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaires et pratiques religieuses du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. dans l’ouest de la province de Lyonnaise et de ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eloy-Epailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brodeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La fin des dieux, 71 (1), pp.219-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Cristina A., Hincker V., &amp;lt;i&amp;gt;Le cheval dans le monde romain&amp;lt;/i&amp;gt; (Bayeux, OREP Éditions/Conseil général du Calvados, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des « villages » en Gaule romaine : entre débat sur les mots et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.50-55. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Provost A., Mutarelli V., Maligorne Y, &amp;lt;i&amp;gt;Corseul. Le Monument romain du Haut-Bécherel. Sanctuaire public des Coriosolites&amp;lt;/i&amp;gt; (Rennes, PUR, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’archéologie régionale dans l’Ouest armoricain : une enquête à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Santrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Maître (1840-1926), archiviste, historien et archéologue de Loire-Inférieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.291-322. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Namnètes (Loire-Atlantique et ses marges) au Haut-Empire (27 avant notre ère - 235 de n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture dans l’ouest de la Gaule Lyonnaise : les pressoirs de Parville (Eure) et de Piriac-sur-Mer (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Lukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.163-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Dumasy F., Dieudonne-Glad N., Laüt L., &amp;lt;i&amp;gt;Travail de la terre, travail du fer. L’espace rural autour d’&amp;lt;/i&amp;gt;Argentomagus &amp;lt;i&amp;gt;(Saint-Marcel, Indre)&amp;lt;/i&amp;gt; (Bordeaux, Ausonius, coll. « Mémoires, 23 », 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’archéologie à Nantes (1500-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Pays de Guérande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Piriac-sur-Mer (Loire-Atlantique), il y a 2000 ans : de la ferme gauloise à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> gallo-romaine, 51, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire gallo-romain de Vieille-Cour à Mauves-sur-Loire (Loire-Atlantique) : bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.153-188. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fragment de flûte d’époque romaine à Mauves-sur-Loire (Loire-Atlantique, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (juin), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coin de monnaie à la croix découvert à Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mention du dieu &amp;lt;i&amp;gt;Mars Mullo&amp;lt;/i&amp;gt; : un graffite sur vase au Marillais (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Saget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria. Cultures et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Archéologies en Loire : actualités de la recherche dans les régions Centre et Pays de la Loire, 12, pp.365-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le port fluvial et les entrepôts antiques de Rezé (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevieille (Gard) : banlieue chic de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nîmes antique et sa région, 89 (avril-mai), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines de Bretagne et Pays de la Loire : un programme collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2007.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le master 2 professionnel Métiers de l’archéologie de l’Université de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et nécropoles rurales du Haut-Empire : un état des recherches en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.93-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Balmelle C., &amp;lt;i&amp;gt;Les demeures aristocratiques d'Aquitaine : société et culture de l'antiquité tardive dans le sud-ouest de la Gaule&amp;lt;/i&amp;gt; (Bordeaux/Paris, Suppl. à Aquitania, 10 ; Mémoires Ausonius, 5, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Aupert P., Monturet R., Dieulafait C. et collab., &amp;lt;i&amp;gt;Les thermes du&amp;lt;/i&amp;gt; forum (Toulouse, Fédération Aquitania, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’hydrogéomorphologie d’un espace à forte anthropisation urbaine : le site de Nı̂mes (Languedoc, France) du Pléistocène supérieur à l’Antiquité ; impacts postérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.435-440. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01664-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de la vigne et traces de plantation des IIe-Ier s. av. J.-C. dans la proche campagne de Nîmes (Gard).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32, pp.67-123. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1999.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de la romanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.299-353. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1998.1510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes et développement urbain : Nîmes antique des origines au I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. ap. J.-C. - Pierre Varène (J. Bigot , coll.). L’enceinte gallo-romaine de Nîmes. Les murs et les tours (53&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; supplément à &amp;lt;i&amp;gt;Gallia&amp;lt;/i&amp;gt;, CNRS, Paris 1992) 179 p., 138 fig. ISBN 2-222-04723-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7, pp.383-396. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1047759400012769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures agraires antérieures à l'urbanisme augustéen à Nîmes, ZAC des Halles (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paysages et cadastres de l'Antiquité, 16 (2), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dha.1990.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts d’objets et dépôts de monnaies des IIIe – VIe s. : un bilan interrégional pour l’Ouest et le Centre-Ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEG IX - Les dépôts d'objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; (1943-2023) : 80 ans de publications en archéologie protohistorique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Mondes, Dec 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires du centre et de l'ouest de la Gaule Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail "Les paysages religieux en Gaule romaine : où en est-on ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Golosetti, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau viaire de l'ouest de la province de Lyonnaise (Bretagne et Pays de la Loire). État des lieux et données récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poilpré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule : colloque en hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France. pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/Ratiatum (Loire-Atlantique) à l’époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Henigfeld; Édith Peytremann, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers, Jublains, Le Mans et Nantes. Quatre capitales de cités antiques à l’époque mérovingienne (Ve-VIIe siècles). État des connaissances et actualité des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire-Atlantique, Maine-et-Loire et Vendée : le réseau de villes du nord de la cité des Pictons (IVe-VIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pornic et le Pays de Retz. Les transformations paysagères du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'histoire et d'archéologie de Bretagne, Sep 2018, Pornic, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes : quelles évolutions entre les IIIe et VIIe siècles ap. J.-C. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sarreste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (III e -VII e siècles). Colloque international ATEG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte romaine du Mans (Sarthe). Outils numériques et enquête archéologique à l’appui d’une candidature au patrimoine mondial de l’Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble de céramiques de la première moitié du IIe s. ap. J.-C. sur le site de Villa Roma (Nîmes, Gard). SFECAG, Actes du Congrès de Nyon, 2015, p. 495-511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d'Etude de la Céramique Antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nyon, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage périurbain à Nîmes (Gard, France) de la Protohistoire au Haut-Empire (VIe av. n. è.- IIe s. de n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage périurbain pendant la Protohistoire et l'Antiquité en Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catalan d’Archéologie Classique, May 2009, Tarragone, Espagne. pp.287-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont antique de Sommières (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vers-Pont-du-Gard, France. p. 233-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont de Sommières (Gard) : entre modélisation numérique et lecture des sources anciennes, l’histoire d’une restitution admise depuis le XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 506 p., 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ! Entre Antiquité et Époque contemporaine, actes du 3e Congrès francophone d’histoire de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousteau-Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Picard, 1314 p., 2019, 978-2-7084-1048-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 187 p., 2015, Archéologie et culture, Martial Monteil et Francis Prost, 978-2-7535-4179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie dans l’ouest de la France, des origines à 1941, Annales de Bretagne et des pays de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santrot Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santrot Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 3 (118), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 180p., 2008, 9782707154385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les truelles des archéologues révèlent le passé antique de Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil général du Gard; Direction Régionale des Affaires Culturelles du Languedoc-Roussillon, 19 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des Sciences de l'Homme, 280 p., 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes antique et sa proche campagne : étude de topographie urbaine et périurbaine (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.-VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche archéologique en Languedoc oriental, 528 p., 1999, Monographies d'Archéologie Méditerranéenne (3), 978-2-91236-901-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École antique de Nîmes, 322 p., 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire retrouvée d’un quartier : archéologie aux abords des halles de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les fouilles archéologiques nationales, 34 p., 1992, 978-2-906796-81-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavements du quartier antique de la Fontaine à Nîmes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Guimier-Sorbets; Amina-Aïcha Malek; Daniel Istria; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l Association internationale pour l étude de la mosaïque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2024, Histoire et Archéologie, 979-1-0370-4017-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/&amp;lt;em&amp;gt;Ratiatum&amp;lt;/em&amp;gt; (Loire-Atlantique) : le devenir d’une agglomération antique à l’époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mans/&amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;, chef-lieu de cité des Aulerques Cénomans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-199, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/Ratatium (Loire-Atlantique) : le devenir d'une agglomération antique à l'époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld (Y.); Peytremann (É.) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAM, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-254, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et ensembles funéraires d’époque romaine en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-426, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blocs de fondation et de soubassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouillet J., Augry S., Bertrand E., Meunier H., Monteil M. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musées du Mans, pp.65-67, 2022, catalogue d'exposition (Le Mans, musée Jean-Claude-Boulard-Carré Plantagenêt, 14 mai 2022 - 8 janvier 2023), 978-94-616-172-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers, Jublains, Le Mans, Nantes. Quatre chefs-lieux de cités antiques à l’époque mérovingienne. État des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Laurens-Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-359, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale 2001-2021. Pays de la Loire – Époque romaine (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. – VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-508, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt;, agglomération de la cité des Pictons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-280, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la documentation épigraphique mise au jour en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-86, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs-lieux de cité et agglomérations secondaires d’époque romaine en Pays de la Loire : introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-92, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie antique en Pays de la Loire (2001-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-44, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et cités antiques en Pays de la Loire : les cadres d’une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valves de moules et figurines en terre cuite de l’agglomération romaine de Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes : Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.715-730, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau monde, de l'Antiquité tardive aux temps mérovingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-237, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et nécropoles romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-221, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vendée à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-138, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations romaines en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-170, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et sanctuaires romains en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-206, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période gauloise : épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nillesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-124, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aqueducs des villes de l'ouest de la Gaule Lyonnaise (Bretagne et Pays de la Loire) : techniques et processus de construction à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bienvenu, Martial Monteil, Hélène Rousteau Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire ! Entre Antiquité et Époque contemporaine, actes du 3e Congrès francophone d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-41, 2019, 978-2-7084-1048-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé, un port sur la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.162-163, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Antiquité revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.152-155, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologique le long de la partie aval de la Sèvre nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres sur le Pays du Vignoble Nantais : patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Syndicat mixte du SCoT et du Pays du Vignoble Nantes, pp.8-13, 2016, 978-2-9539761-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de mise en œuvre, formes et rythmes de la monumentalisation dans la cité des Pictons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Tendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouet, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental ! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania; Ausonius éditions, pp.141-193, 2016, Aquitania. Supplément, 37/1-2, 978-2-910763-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et géoarchéologie de la Basse-Loire : acquis méthodologiques et scientifiques, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Arthuis; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-178, 2015, Archéologie &amp; Culture, 9782753541795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan pour l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions interrégionales de la recherche archéologique. Bilan du mandat 2007-2010, Interrégion Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, pp.76-81, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Basse-Loire : une enquête archéologique et géoarchéologique en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Arthuis; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-22, 2015, Archéologie &amp; Culture, 9782753541795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale des origines. De l’Antiquité tardive au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul James. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grâce d’une cathédrale : Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée bleue, pp.20-27, 2013, 9782809910735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommières et Villevieille. De la Préhistoire à la fin de l’époque antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aspord-Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommières, histoire urbaine et monumentale d’une place forte en Languedoc oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.56-87, 2013, 978-2-87772-552-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire et baie du Mont Saint-Michel (Pays de la Loire et Bretagne, France) : modes d'occupation du littoral au Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciens peuplements littoraux et relations Homme/Milieu sur les côtes de l’Europe atlantique/Ancient Maritime Communities and the Relationship between People and Environment along the European Atlantic Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.347-358, 2013, British Archaeological Reports, International Series, BAR S2570, 978-1-4073-1191-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation antique, hydrogéomorphologie et impacts postérieurs sur le site de piémont de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps de l’eau, sites et monuments entre Vidourle et Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.5-10, 2011, Supplément au Bulletin de l’École antique de Nîmes (29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité (fin I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. / V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Arramond; Gérard Aubiin; François Blary; Éric Delaval; Jean-Marc Gouédo; Ivan Jahier; Luc Laporte; Martial Monteil; Isabelle Parron; Michel Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions interrégionales de la recherche archéologique : bilan du mandat 2003-2006 (Interrégion Ouest : Bretagne, Basse-Normandie, Haute-Normandie, Pays de la Loire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe de la Placette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.41-44, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes du Cadereau. Immeuble « Jean-Lasserre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.45-50, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édifices des premiers temps chrétiens (IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle de notre ère) à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Rousteau-Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes religieuse, de l'Antiquité chrétienne à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série du Bulletin, Société archéologique et historique de Nantes et Loire-Atlantique, pp.15-60, 2008, 555-2-9537374-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une ville et sa proche campagne dans l’Antiquité : le cas de Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et paysages de l'âge du Fer au Moyen Âge : mélanges offerts à Philippe Leveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.19-44, 2005, 9782910023652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des villes et des campagnes. La Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d’aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan, pp.128-144, 2004, 9782850259685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriver à Nîmes par la voie Domitienne au temps des Césars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bats; Bernard Dedet; Pierre Garmy; Thierry Janin; Claude Raynaud; Martine Schwaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples et territoires en Gaule méditerranéenne : hommages à Guy Barruol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-93, 2003, Supplément 35 à la Revue archéologique de Narbonnaise, 2-84269-592-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépotoirs domestiques et déchets artisanaux : l'exemple de Nîmes (Gard) au Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascale Ballet, Pierre Cordier, Nadine Dieudonné-Glad (dir.) - La ville et ses déchets dans le monde romain : rebuts et recyclages. Actes du Colloque de Poitiers (19-21 septembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Monique Mergoil, p. 121-131, 2003, Archéologie et Histoire Romaine ; 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevieille, Sommières (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations gallo-romaines du Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.632-650, 2002, Monographies d’Archéologie Méditerranéenne (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, 34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon, Monographies d’Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (13), p. 483-505, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.13-20, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villégiales des Bénédictins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.74-91, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.259-260, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations du quartier de la fin du Haut-Empire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.236-238, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.11-12, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hespérides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.91-105, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rues et trame urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.200-217, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.187-198, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ensembles de céramiques du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.118-127, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Souq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison urbaine d'époque romaine : Atlas des maisons de Gaule narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6.II, Service d'Archéologie du Conseil Général de Vaucluse, p. 184-227, 1996, Documents d'Archéologie Vauclusienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville romaine et wisigothique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches; Alain Veyrac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nîmes. Carte archéologique de la Gaule, 30/1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et belles-lettres; ministère de la Culture, pp.153-161, 1996, 978-2-87754-047-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes : un état des lieux contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle en Gaule Narbonnaise : données régionales sur la crise de l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.155-175, 1996, 978-2904110221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne avant la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.29-79, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vestiges d’habitat au sud de la voie principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Recolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.125-135, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Recolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.11-28, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.11-28, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voirie, collecteurs et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.137-166, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied du mur, l’enceinte romaine du Mans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2024-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche 2018-2021 « L’enceinte romaine du Mans (Sarthe, Pays de la Loire). Bilan des connaissances » : rapport préliminaire d’activités scientifiques 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives scientifiques du Service régional de l’archéologie des Pays de la Loire. 2022, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : bilan d’activité 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2022-2026 (1re tranche 2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche 2018-2020. L’enceinte romaine du Mans (Sarthe, Pays de la Loire). Bilan des connaissances, Rapport intermédiaire d’activités scientifiques 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie des Pays de la Loire. 2020, 432 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. L’enceinte romaine du Mans (Sarthe, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Pays de la Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte romaine du Mans (Sarthe) : bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Pays de la Loire. 2017, 400 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. L’enceinte romaine du Mans (Sarthe, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH. 2017, 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2017, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martial Monteil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martial-monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9455-1078</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031790135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7454463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052286435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers et Le Mans : deux chefs-lieux de cité de Lyonnaise à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.255-277. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;lt;em&amp;gt;Urbs ipse moenia (non) sunt&amp;lt;/em&amp;gt; ». Décentrer et déconstruire la ville de l’Antiquité tardive en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Esmonde Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kasprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.13-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h3z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia a soufflé ses 80 bougies. Quelques questions posées à Martial Monteil et Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et rapports d’opérations archéologiques à l’heure de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Conilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Domenech-Jaulneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; a 80 ans (1943-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sarreste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (IIIe-VIIe s.) : Actes du Colloque international ATEG VI - Université de Tours, 6-8 décembre 2018, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reims antique – Avant-propos au dossier 79-1 de &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du bilan, quelles perspectives en archéologie romaine dans les Pays de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, supplément à la Revue Archéologique de l'Ouest (11, 2022), pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans de recherche archéologique (1980-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L'enceinte romaine du Mans, Hors série 34, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic population structure across Brittany and the downstream Loire basin provides new insights on the demographic history of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bernhardsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.02.03.478491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The genetic history of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Karakachoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.988. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-0604-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port romain du quartier de Saint-Lupien à Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt; (Loire-Atlantique) : origine et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les ports romains dans les Trois Gaules. Entre Atlantique et eaux intérieures, 77 (1), pp.67-97. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.5773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic history of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Karakachoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.853-865. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-0584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Hoc monimentum maesoleumque&amp;lt;/i&amp;gt; : les monuments funéraires dans le paysage des cités des Gaules et des Germanies romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumentum fecit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques des publications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Archéologie : entre ruptures et continuités, 139 (printemps-été), pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthe. Le Mans. L’enceinte romaine et la nef de la collégiale comtale Saint-Pierre-de-la-Cour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (1), pp.59-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets en bois remarquables issus d’un puits de la place d’Assas à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.233-262. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat potier et tuilier dans la vallée du Vidourle durant l’Antiquité (Ier s. av. J.-C.-VIe s. ap. J.-C.) : apports documentaires de fouilles et prospections récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.275-311. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2016.1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, &amp;lt;i&amp;gt;vici&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;castra&amp;lt;/i&amp;gt; du nord de la Gaule : esquisse d’un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kasprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Agglomérations, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">castra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Nord de la Gaule entre Antiquité tardive et début du haut Moyen Âge (III</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s.), 74 (1), pp.1‑12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations de la province de Lyonnaise Troisième (Bretagne et Pays de la Loire) : entre abandon, perduration et nouvelles créations (III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Agglomérations, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">castra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Nord de la Gaule entre Antiquité tardive et début du haut Moyen Âge (III</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s.), 74 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations gallo-romaines des Osismes (Finistère et Côtes-d' Armor) Kêriou galian-ha-roman an Ozizmed e Penn-ar-Béd en Aochou-an-Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brud Nevez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 313, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Sipia&amp;lt;/i&amp;gt; (Visseiche, Ille-et-Vilaine) : une probable station routière sur la voie Rennes-Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.179-187. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruines archéologiques apparentes et enfouies. La région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Tendron G., &amp;lt;i&amp;gt;Yzeures-sur-Creuse (37). Les monuments romains&amp;lt;/i&amp;gt; (Chauvigny, Association des Publications Chauvinoises, coll. « Memoria Momenti, 32 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.31-110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2015.1909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Lorans É, Rodier X. (dir.), &amp;lt;i&amp;gt;Archéologie de l’espace urbain&amp;lt;/i&amp;gt; (Tours/Paris, Presses universitaires François-Rabelais/Comité des travaux historiques et scientifiques, coll. « Perspectives Villes et Territoires », 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaires et pratiques religieuses du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. dans l’ouest de la province de Lyonnaise et de ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eloy-Epailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brodeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La fin des dieux, 71 (1), pp.219-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des « villages » en Gaule romaine : entre débat sur les mots et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.50-55. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Cristina A., Hincker V., &amp;lt;i&amp;gt;Le cheval dans le monde romain&amp;lt;/i&amp;gt; (Bayeux, OREP Éditions/Conseil général du Calvados, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Provost A., Mutarelli V., Maligorne Y, &amp;lt;i&amp;gt;Corseul. Le Monument romain du Haut-Bécherel. Sanctuaire public des Coriosolites&amp;lt;/i&amp;gt; (Rennes, PUR, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’archéologie régionale dans l’Ouest armoricain : une enquête à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Santrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Maître (1840-1926), archiviste, historien et archéologue de Loire-Inférieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.291-322. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Namnètes (Loire-Atlantique et ses marges) au Haut-Empire (27 avant notre ère - 235 de n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Dumasy F., Dieudonne-Glad N., Laüt L., &amp;lt;i&amp;gt;Travail de la terre, travail du fer. L’espace rural autour d’&amp;lt;/i&amp;gt;Argentomagus &amp;lt;i&amp;gt;(Saint-Marcel, Indre)&amp;lt;/i&amp;gt; (Bordeaux, Ausonius, coll. « Mémoires, 23 », 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture dans l’ouest de la Gaule Lyonnaise : les pressoirs de Parville (Eure) et de Piriac-sur-Mer (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Lukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.163-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’archéologie à Nantes (1500-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Pays de Guérande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Piriac-sur-Mer (Loire-Atlantique), il y a 2000 ans : de la ferme gauloise à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> gallo-romaine, 51, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire gallo-romain de Vieille-Cour à Mauves-sur-Loire (Loire-Atlantique) : bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.153-188. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fragment de flûte d’époque romaine à Mauves-sur-Loire (Loire-Atlantique, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (juin), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coin de monnaie à la croix découvert à Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mention du dieu &amp;lt;i&amp;gt;Mars Mullo&amp;lt;/i&amp;gt; : un graffite sur vase au Marillais (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Saget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria. Cultures et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Archéologies en Loire : actualités de la recherche dans les régions Centre et Pays de la Loire, 12, pp.365-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le port fluvial et les entrepôts antiques de Rezé (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevieille (Gard) : banlieue chic de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nîmes antique et sa région, 89 (avril-mai), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines de Bretagne et Pays de la Loire : un programme collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2007.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le master 2 professionnel Métiers de l’archéologie de l’Université de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et nécropoles rurales du Haut-Empire : un état des recherches en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.93-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Balmelle C., &amp;lt;i&amp;gt;Les demeures aristocratiques d'Aquitaine : société et culture de l'antiquité tardive dans le sud-ouest de la Gaule&amp;lt;/i&amp;gt; (Bordeaux/Paris, Suppl. à Aquitania, 10 ; Mémoires Ausonius, 5, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Aupert P., Monturet R., Dieulafait C. et collab., &amp;lt;i&amp;gt;Les thermes du&amp;lt;/i&amp;gt; forum (Toulouse, Fédération Aquitania, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’hydrogéomorphologie d’un espace à forte anthropisation urbaine : le site de Nı̂mes (Languedoc, France) du Pléistocène supérieur à l’Antiquité ; impacts postérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.435-440. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01664-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de la vigne et traces de plantation des IIe-Ier s. av. J.-C. dans la proche campagne de Nîmes (Gard).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32, pp.67-123. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1999.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de la romanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.299-353. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1998.1510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes et développement urbain : Nîmes antique des origines au I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. ap. J.-C. - Pierre Varène (J. Bigot , coll.). L’enceinte gallo-romaine de Nîmes. Les murs et les tours (53&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; supplément à &amp;lt;i&amp;gt;Gallia&amp;lt;/i&amp;gt;, CNRS, Paris 1992) 179 p., 138 fig. ISBN 2-222-04723-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7, pp.383-396. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1047759400012769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures agraires antérieures à l'urbanisme augustéen à Nîmes, ZAC des Halles (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paysages et cadastres de l'Antiquité, 16 (2), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dha.1990.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts d’objets et dépôts de monnaies des IIIe – VIe s. : un bilan interrégional pour l’Ouest et le Centre-Ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEG IX - Les dépôts d'objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; (1943-2023) : 80 ans de publications en archéologie protohistorique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Mondes, Dec 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires du centre et de l'ouest de la Gaule Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail "Les paysages religieux en Gaule romaine : où en est-on ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Golosetti, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau viaire de l'ouest de la province de Lyonnaise (Bretagne et Pays de la Loire). État des lieux et données récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poilpré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule : colloque en hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France. pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/Ratiatum (Loire-Atlantique) à l’époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Henigfeld; Édith Peytremann, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers, Jublains, Le Mans et Nantes. Quatre capitales de cités antiques à l’époque mérovingienne (Ve-VIIe siècles). État des connaissances et actualité des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire-Atlantique, Maine-et-Loire et Vendée : le réseau de villes du nord de la cité des Pictons (IVe-VIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pornic et le Pays de Retz. Les transformations paysagères du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'histoire et d'archéologie de Bretagne, Sep 2018, Pornic, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes : quelles évolutions entre les IIIe et VIIe siècles ap. J.-C. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sarreste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (III e -VII e siècles). Colloque international ATEG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte romaine du Mans (Sarthe). Outils numériques et enquête archéologique à l’appui d’une candidature au patrimoine mondial de l’Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble de céramiques de la première moitié du IIe s. ap. J.-C. sur le site de Villa Roma (Nîmes, Gard). SFECAG, Actes du Congrès de Nyon, 2015, p. 495-511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d'Etude de la Céramique Antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nyon, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage périurbain à Nîmes (Gard, France) de la Protohistoire au Haut-Empire (VIe av. n. è.- IIe s. de n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage périurbain pendant la Protohistoire et l'Antiquité en Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catalan d’Archéologie Classique, May 2009, Tarragone, Espagne. pp.287-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont antique de Sommières (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vers-Pont-du-Gard, France. p. 233-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont de Sommières (Gard) : entre modélisation numérique et lecture des sources anciennes, l’histoire d’une restitution admise depuis le XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 506 p., 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ! Entre Antiquité et Époque contemporaine, actes du 3e Congrès francophone d’histoire de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousteau-Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Picard, 1314 p., 2019, 978-2-7084-1048-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 187 p., 2015, Archéologie et culture, Martial Monteil et Francis Prost, 978-2-7535-4179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie dans l’ouest de la France, des origines à 1941, Annales de Bretagne et des pays de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santrot Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santrot Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 3 (118), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 180p., 2008, 9782707154385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les truelles des archéologues révèlent le passé antique de Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil général du Gard; Direction Régionale des Affaires Culturelles du Languedoc-Roussillon, 19 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des Sciences de l'Homme, 280 p., 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes antique et sa proche campagne : étude de topographie urbaine et périurbaine (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.-VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche archéologique en Languedoc oriental, 528 p., 1999, Monographies d'Archéologie Méditerranéenne (3), 978-2-91236-901-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École antique de Nîmes, 322 p., 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire retrouvée d’un quartier : archéologie aux abords des halles de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les fouilles archéologiques nationales, 34 p., 1992, 978-2-906796-81-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavements du quartier antique de la Fontaine à Nîmes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Guimier-Sorbets; Amina-Aïcha Malek; Daniel Istria; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l Association internationale pour l étude de la mosaïque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2024, Histoire et Archéologie, 979-1-0370-4017-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/&amp;lt;em&amp;gt;Ratiatum&amp;lt;/em&amp;gt; (Loire-Atlantique) : le devenir d’une agglomération antique à l’époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mans/&amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;, chef-lieu de cité des Aulerques Cénomans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-199, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/Ratatium (Loire-Atlantique) : le devenir d'une agglomération antique à l'époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld (Y.); Peytremann (É.) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAM, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-254, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et ensembles funéraires d’époque romaine en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-426, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers, Jublains, Le Mans, Nantes. Quatre chefs-lieux de cités antiques à l’époque mérovingienne. État des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Laurens-Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-359, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blocs de fondation et de soubassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouillet J., Augry S., Bertrand E., Meunier H., Monteil M. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musées du Mans, pp.65-67, 2022, catalogue d'exposition (Le Mans, musée Jean-Claude-Boulard-Carré Plantagenêt, 14 mai 2022 - 8 janvier 2023), 978-94-616-172-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la documentation épigraphique mise au jour en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-86, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt;, agglomération de la cité des Pictons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-280, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale 2001-2021. Pays de la Loire – Époque romaine (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. – VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-508, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs-lieux de cité et agglomérations secondaires d’époque romaine en Pays de la Loire : introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-92, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie antique en Pays de la Loire (2001-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-44, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et cités antiques en Pays de la Loire : les cadres d’une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valves de moules et figurines en terre cuite de l’agglomération romaine de Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes : Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.715-730, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau monde, de l'Antiquité tardive aux temps mérovingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-237, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et nécropoles romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-221, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vendée à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-138, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations romaines en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-170, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et sanctuaires romains en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-206, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période gauloise : épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nillesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-124, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aqueducs des villes de l'ouest de la Gaule Lyonnaise (Bretagne et Pays de la Loire) : techniques et processus de construction à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bienvenu, Martial Monteil, Hélène Rousteau Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire ! Entre Antiquité et Époque contemporaine, actes du 3e Congrès francophone d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-41, 2019, 978-2-7084-1048-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé, un port sur la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.162-163, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Antiquité revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.152-155, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologique le long de la partie aval de la Sèvre nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres sur le Pays du Vignoble Nantais : patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Syndicat mixte du SCoT et du Pays du Vignoble Nantes, pp.8-13, 2016, 978-2-9539761-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de mise en œuvre, formes et rythmes de la monumentalisation dans la cité des Pictons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Tendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouet, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental ! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania; Ausonius éditions, pp.141-193, 2016, Aquitania. Supplément, 37/1-2, 978-2-910763-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et géoarchéologie de la Basse-Loire : acquis méthodologiques et scientifiques, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Arthuis; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-178, 2015, Archéologie &amp; Culture, 9782753541795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan pour l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions interrégionales de la recherche archéologique. Bilan du mandat 2007-2010, Interrégion Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, pp.76-81, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Basse-Loire : une enquête archéologique et géoarchéologique en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Arthuis; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-22, 2015, Archéologie &amp; Culture, 9782753541795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale des origines. De l’Antiquité tardive au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul James. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grâce d’une cathédrale : Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée bleue, pp.20-27, 2013, 9782809910735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommières et Villevieille. De la Préhistoire à la fin de l’époque antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aspord-Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommières, histoire urbaine et monumentale d’une place forte en Languedoc oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.56-87, 2013, 978-2-87772-552-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire et baie du Mont Saint-Michel (Pays de la Loire et Bretagne, France) : modes d'occupation du littoral au Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciens peuplements littoraux et relations Homme/Milieu sur les côtes de l’Europe atlantique/Ancient Maritime Communities and the Relationship between People and Environment along the European Atlantic Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.347-358, 2013, British Archaeological Reports, International Series, BAR S2570, 978-1-4073-1191-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation antique, hydrogéomorphologie et impacts postérieurs sur le site de piémont de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps de l’eau, sites et monuments entre Vidourle et Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.5-10, 2011, Supplément au Bulletin de l’École antique de Nîmes (29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité (fin I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. / V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Arramond; Gérard Aubiin; François Blary; Éric Delaval; Jean-Marc Gouédo; Ivan Jahier; Luc Laporte; Martial Monteil; Isabelle Parron; Michel Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions interrégionales de la recherche archéologique : bilan du mandat 2003-2006 (Interrégion Ouest : Bretagne, Basse-Normandie, Haute-Normandie, Pays de la Loire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes du Cadereau. Immeuble « Jean-Lasserre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.45-50, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe de la Placette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.41-44, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édifices des premiers temps chrétiens (IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle de notre ère) à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Rousteau-Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes religieuse, de l'Antiquité chrétienne à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série du Bulletin, Société archéologique et historique de Nantes et Loire-Atlantique, pp.15-60, 2008, 555-2-9537374-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une ville et sa proche campagne dans l’Antiquité : le cas de Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et paysages de l'âge du Fer au Moyen Âge : mélanges offerts à Philippe Leveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.19-44, 2005, 9782910023652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des villes et des campagnes. La Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d’aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan, pp.128-144, 2004, 9782850259685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriver à Nîmes par la voie Domitienne au temps des Césars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bats; Bernard Dedet; Pierre Garmy; Thierry Janin; Claude Raynaud; Martine Schwaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples et territoires en Gaule méditerranéenne : hommages à Guy Barruol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-93, 2003, Supplément 35 à la Revue archéologique de Narbonnaise, 2-84269-592-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépotoirs domestiques et déchets artisanaux : l'exemple de Nîmes (Gard) au Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascale Ballet, Pierre Cordier, Nadine Dieudonné-Glad (dir.) - La ville et ses déchets dans le monde romain : rebuts et recyclages. Actes du Colloque de Poitiers (19-21 septembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Monique Mergoil, p. 121-131, 2003, Archéologie et Histoire Romaine ; 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevieille, Sommières (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations gallo-romaines du Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.632-650, 2002, Monographies d’Archéologie Méditerranéenne (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, 34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon, Monographies d’Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (13), p. 483-505, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.13-20, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villégiales des Bénédictins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.74-91, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.259-260, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations du quartier de la fin du Haut-Empire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.236-238, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.11-12, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hespérides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.91-105, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rues et trame urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.200-217, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.187-198, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ensembles de céramiques du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.118-127, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Souq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison urbaine d'époque romaine : Atlas des maisons de Gaule narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6.II, Service d'Archéologie du Conseil Général de Vaucluse, p. 184-227, 1996, Documents d'Archéologie Vauclusienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville romaine et wisigothique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches; Alain Veyrac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nîmes. Carte archéologique de la Gaule, 30/1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et belles-lettres; ministère de la Culture, pp.153-161, 1996, 978-2-87754-047-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes : un état des lieux contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle en Gaule Narbonnaise : données régionales sur la crise de l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.155-175, 1996, 978-2904110221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne avant la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.29-79, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vestiges d’habitat au sud de la voie principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Recolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.125-135, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Recolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.11-28, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.11-28, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voirie, collecteurs et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.137-166, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied du mur, l’enceinte romaine du Mans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2024-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche 2018-2021 « L’enceinte romaine du Mans (Sarthe, Pays de la Loire). Bilan des connaissances » : rapport préliminaire d’activités scientifiques 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives scientifiques du Service régional de l’archéologie des Pays de la Loire. 2022, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : bilan d’activité 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2022-2026 (1re tranche 2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche 2018-2020. L’enceinte romaine du Mans (Sarthe, Pays de la Loire). Bilan des connaissances, Rapport intermédiaire d’activités scientifiques 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie des Pays de la Loire. 2020, 432 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. L’enceinte romaine du Mans (Sarthe, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Pays de la Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte romaine du Mans (Sarthe) : bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Pays de la Loire. 2017, 400 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. L’enceinte romaine du Mans (Sarthe, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH. 2017, 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2017, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85DE9429"/>
+    <w:nsid w:val="B41EA1FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-monteil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9455-1078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031790135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7454463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052286435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Conilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04041609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabot Elodie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04045175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giemza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.03.478491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0604-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0584-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4591" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meuret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.563" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eloy-Epailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Santrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.861" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2007.853" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463642v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01664-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7W0TSN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400012769" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CBGQ5CZX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.1990.1498" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02450863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02293159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02190676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771048v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077663v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santrot Jacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santrot Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03828355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046540v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129784v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444039v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02189228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039114v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pajot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040445v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040433v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delaval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464511v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464530v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046505v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850999v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044086v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veyrac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044057v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044109v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570696v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046506v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464541v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046518v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046515v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Recolin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046514v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046512v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933700v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046619v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02523349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294526v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952282v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526211v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-monteil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9455-1078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031790135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7454463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052286435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Conilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04041609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabot Elodie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04045175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giemza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.03.478491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0604-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0584-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4591" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meuret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eloy-Epailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.597" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Santrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.861" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2007.853" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463642v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01664-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7W0TSN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400012769" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CBGQ5CZX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.1990.1498" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02450863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02293159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02190676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077663v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santrot Jacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santrot Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03828355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129784v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444039v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02189228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039114v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pajot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040445v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040433v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delaval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464511v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464530v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046505v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850999v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044086v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veyrac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044057v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044109v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570696v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046506v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464541v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046518v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046515v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Recolin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046514v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046512v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933700v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046619v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02523349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294526v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952282v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526211v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>