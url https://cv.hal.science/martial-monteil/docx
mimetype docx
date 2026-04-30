--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martial Monteil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martial-monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9455-1078</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031790135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7454463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052286435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers et Le Mans : deux chefs-lieux de cité de Lyonnaise à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.255-277. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;lt;em&amp;gt;Urbs ipse moenia (non) sunt&amp;lt;/em&amp;gt; ». Décentrer et déconstruire la ville de l’Antiquité tardive en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Esmonde Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kasprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.13-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h3z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia a soufflé ses 80 bougies. Quelques questions posées à Martial Monteil et Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et rapports d’opérations archéologiques à l’heure de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Conilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Domenech-Jaulneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; a 80 ans (1943-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sarreste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (IIIe-VIIe s.) : Actes du Colloque international ATEG VI - Université de Tours, 6-8 décembre 2018, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reims antique – Avant-propos au dossier 79-1 de &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du bilan, quelles perspectives en archéologie romaine dans les Pays de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, supplément à la Revue Archéologique de l'Ouest (11, 2022), pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans de recherche archéologique (1980-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L'enceinte romaine du Mans, Hors série 34, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic population structure across Brittany and the downstream Loire basin provides new insights on the demographic history of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bernhardsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.02.03.478491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The genetic history of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Karakachoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.988. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-0604-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port romain du quartier de Saint-Lupien à Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt; (Loire-Atlantique) : origine et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les ports romains dans les Trois Gaules. Entre Atlantique et eaux intérieures, 77 (1), pp.67-97. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.5773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic history of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Karakachoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.853-865. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-0584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Hoc monimentum maesoleumque&amp;lt;/i&amp;gt; : les monuments funéraires dans le paysage des cités des Gaules et des Germanies romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumentum fecit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques des publications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Archéologie : entre ruptures et continuités, 139 (printemps-été), pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthe. Le Mans. L’enceinte romaine et la nef de la collégiale comtale Saint-Pierre-de-la-Cour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (1), pp.59-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets en bois remarquables issus d’un puits de la place d’Assas à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.233-262. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat potier et tuilier dans la vallée du Vidourle durant l’Antiquité (Ier s. av. J.-C.-VIe s. ap. J.-C.) : apports documentaires de fouilles et prospections récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.275-311. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2016.1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, &amp;lt;i&amp;gt;vici&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;castra&amp;lt;/i&amp;gt; du nord de la Gaule : esquisse d’un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kasprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Agglomérations, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">castra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Nord de la Gaule entre Antiquité tardive et début du haut Moyen Âge (III</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s.), 74 (1), pp.1‑12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations de la province de Lyonnaise Troisième (Bretagne et Pays de la Loire) : entre abandon, perduration et nouvelles créations (III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Agglomérations, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">castra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Nord de la Gaule entre Antiquité tardive et début du haut Moyen Âge (III</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s.), 74 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations gallo-romaines des Osismes (Finistère et Côtes-d' Armor) Kêriou galian-ha-roman an Ozizmed e Penn-ar-Béd en Aochou-an-Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brud Nevez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 313, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Sipia&amp;lt;/i&amp;gt; (Visseiche, Ille-et-Vilaine) : une probable station routière sur la voie Rennes-Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.179-187. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruines archéologiques apparentes et enfouies. La région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Tendron G., &amp;lt;i&amp;gt;Yzeures-sur-Creuse (37). Les monuments romains&amp;lt;/i&amp;gt; (Chauvigny, Association des Publications Chauvinoises, coll. « Memoria Momenti, 32 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.31-110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2015.1909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Lorans É, Rodier X. (dir.), &amp;lt;i&amp;gt;Archéologie de l’espace urbain&amp;lt;/i&amp;gt; (Tours/Paris, Presses universitaires François-Rabelais/Comité des travaux historiques et scientifiques, coll. « Perspectives Villes et Territoires », 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaires et pratiques religieuses du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. dans l’ouest de la province de Lyonnaise et de ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eloy-Epailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brodeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La fin des dieux, 71 (1), pp.219-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des « villages » en Gaule romaine : entre débat sur les mots et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.50-55. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Cristina A., Hincker V., &amp;lt;i&amp;gt;Le cheval dans le monde romain&amp;lt;/i&amp;gt; (Bayeux, OREP Éditions/Conseil général du Calvados, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Provost A., Mutarelli V., Maligorne Y, &amp;lt;i&amp;gt;Corseul. Le Monument romain du Haut-Bécherel. Sanctuaire public des Coriosolites&amp;lt;/i&amp;gt; (Rennes, PUR, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’archéologie régionale dans l’Ouest armoricain : une enquête à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Santrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Maître (1840-1926), archiviste, historien et archéologue de Loire-Inférieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.291-322. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Namnètes (Loire-Atlantique et ses marges) au Haut-Empire (27 avant notre ère - 235 de n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Dumasy F., Dieudonne-Glad N., Laüt L., &amp;lt;i&amp;gt;Travail de la terre, travail du fer. L’espace rural autour d’&amp;lt;/i&amp;gt;Argentomagus &amp;lt;i&amp;gt;(Saint-Marcel, Indre)&amp;lt;/i&amp;gt; (Bordeaux, Ausonius, coll. « Mémoires, 23 », 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture dans l’ouest de la Gaule Lyonnaise : les pressoirs de Parville (Eure) et de Piriac-sur-Mer (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Lukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.163-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’archéologie à Nantes (1500-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Pays de Guérande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Piriac-sur-Mer (Loire-Atlantique), il y a 2000 ans : de la ferme gauloise à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> gallo-romaine, 51, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire gallo-romain de Vieille-Cour à Mauves-sur-Loire (Loire-Atlantique) : bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.153-188. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fragment de flûte d’époque romaine à Mauves-sur-Loire (Loire-Atlantique, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (juin), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coin de monnaie à la croix découvert à Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mention du dieu &amp;lt;i&amp;gt;Mars Mullo&amp;lt;/i&amp;gt; : un graffite sur vase au Marillais (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Saget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria. Cultures et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Archéologies en Loire : actualités de la recherche dans les régions Centre et Pays de la Loire, 12, pp.365-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le port fluvial et les entrepôts antiques de Rezé (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevieille (Gard) : banlieue chic de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nîmes antique et sa région, 89 (avril-mai), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines de Bretagne et Pays de la Loire : un programme collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2007.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le master 2 professionnel Métiers de l’archéologie de l’Université de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et nécropoles rurales du Haut-Empire : un état des recherches en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.93-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Balmelle C., &amp;lt;i&amp;gt;Les demeures aristocratiques d'Aquitaine : société et culture de l'antiquité tardive dans le sud-ouest de la Gaule&amp;lt;/i&amp;gt; (Bordeaux/Paris, Suppl. à Aquitania, 10 ; Mémoires Ausonius, 5, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Aupert P., Monturet R., Dieulafait C. et collab., &amp;lt;i&amp;gt;Les thermes du&amp;lt;/i&amp;gt; forum (Toulouse, Fédération Aquitania, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’hydrogéomorphologie d’un espace à forte anthropisation urbaine : le site de Nı̂mes (Languedoc, France) du Pléistocène supérieur à l’Antiquité ; impacts postérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.435-440. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01664-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de la vigne et traces de plantation des IIe-Ier s. av. J.-C. dans la proche campagne de Nîmes (Gard).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32, pp.67-123. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1999.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de la romanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.299-353. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1998.1510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes et développement urbain : Nîmes antique des origines au I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. ap. J.-C. - Pierre Varène (J. Bigot , coll.). L’enceinte gallo-romaine de Nîmes. Les murs et les tours (53&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; supplément à &amp;lt;i&amp;gt;Gallia&amp;lt;/i&amp;gt;, CNRS, Paris 1992) 179 p., 138 fig. ISBN 2-222-04723-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7, pp.383-396. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1047759400012769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures agraires antérieures à l'urbanisme augustéen à Nîmes, ZAC des Halles (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paysages et cadastres de l'Antiquité, 16 (2), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dha.1990.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts d’objets et dépôts de monnaies des IIIe – VIe s. : un bilan interrégional pour l’Ouest et le Centre-Ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEG IX - Les dépôts d'objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; (1943-2023) : 80 ans de publications en archéologie protohistorique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Mondes, Dec 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires du centre et de l'ouest de la Gaule Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail "Les paysages religieux en Gaule romaine : où en est-on ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Golosetti, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau viaire de l'ouest de la province de Lyonnaise (Bretagne et Pays de la Loire). État des lieux et données récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poilpré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule : colloque en hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France. pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/Ratiatum (Loire-Atlantique) à l’époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Henigfeld; Édith Peytremann, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers, Jublains, Le Mans et Nantes. Quatre capitales de cités antiques à l’époque mérovingienne (Ve-VIIe siècles). État des connaissances et actualité des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire-Atlantique, Maine-et-Loire et Vendée : le réseau de villes du nord de la cité des Pictons (IVe-VIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pornic et le Pays de Retz. Les transformations paysagères du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'histoire et d'archéologie de Bretagne, Sep 2018, Pornic, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes : quelles évolutions entre les IIIe et VIIe siècles ap. J.-C. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sarreste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (III e -VII e siècles). Colloque international ATEG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte romaine du Mans (Sarthe). Outils numériques et enquête archéologique à l’appui d’une candidature au patrimoine mondial de l’Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble de céramiques de la première moitié du IIe s. ap. J.-C. sur le site de Villa Roma (Nîmes, Gard). SFECAG, Actes du Congrès de Nyon, 2015, p. 495-511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d'Etude de la Céramique Antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nyon, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage périurbain à Nîmes (Gard, France) de la Protohistoire au Haut-Empire (VIe av. n. è.- IIe s. de n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage périurbain pendant la Protohistoire et l'Antiquité en Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catalan d’Archéologie Classique, May 2009, Tarragone, Espagne. pp.287-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont antique de Sommières (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vers-Pont-du-Gard, France. p. 233-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont de Sommières (Gard) : entre modélisation numérique et lecture des sources anciennes, l’histoire d’une restitution admise depuis le XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 506 p., 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ! Entre Antiquité et Époque contemporaine, actes du 3e Congrès francophone d’histoire de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousteau-Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Picard, 1314 p., 2019, 978-2-7084-1048-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 187 p., 2015, Archéologie et culture, Martial Monteil et Francis Prost, 978-2-7535-4179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie dans l’ouest de la France, des origines à 1941, Annales de Bretagne et des pays de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santrot Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santrot Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 3 (118), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 180p., 2008, 9782707154385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les truelles des archéologues révèlent le passé antique de Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil général du Gard; Direction Régionale des Affaires Culturelles du Languedoc-Roussillon, 19 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des Sciences de l'Homme, 280 p., 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes antique et sa proche campagne : étude de topographie urbaine et périurbaine (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.-VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche archéologique en Languedoc oriental, 528 p., 1999, Monographies d'Archéologie Méditerranéenne (3), 978-2-91236-901-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École antique de Nîmes, 322 p., 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire retrouvée d’un quartier : archéologie aux abords des halles de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les fouilles archéologiques nationales, 34 p., 1992, 978-2-906796-81-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavements du quartier antique de la Fontaine à Nîmes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Guimier-Sorbets; Amina-Aïcha Malek; Daniel Istria; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l Association internationale pour l étude de la mosaïque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2024, Histoire et Archéologie, 979-1-0370-4017-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/&amp;lt;em&amp;gt;Ratiatum&amp;lt;/em&amp;gt; (Loire-Atlantique) : le devenir d’une agglomération antique à l’époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mans/&amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;, chef-lieu de cité des Aulerques Cénomans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-199, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/Ratatium (Loire-Atlantique) : le devenir d'une agglomération antique à l'époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld (Y.); Peytremann (É.) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAM, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-254, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et ensembles funéraires d’époque romaine en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-426, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers, Jublains, Le Mans, Nantes. Quatre chefs-lieux de cités antiques à l’époque mérovingienne. État des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Laurens-Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-359, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blocs de fondation et de soubassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouillet J., Augry S., Bertrand E., Meunier H., Monteil M. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musées du Mans, pp.65-67, 2022, catalogue d'exposition (Le Mans, musée Jean-Claude-Boulard-Carré Plantagenêt, 14 mai 2022 - 8 janvier 2023), 978-94-616-172-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la documentation épigraphique mise au jour en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-86, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt;, agglomération de la cité des Pictons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-280, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale 2001-2021. Pays de la Loire – Époque romaine (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. – VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-508, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs-lieux de cité et agglomérations secondaires d’époque romaine en Pays de la Loire : introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-92, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie antique en Pays de la Loire (2001-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-44, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et cités antiques en Pays de la Loire : les cadres d’une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valves de moules et figurines en terre cuite de l’agglomération romaine de Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes : Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.715-730, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau monde, de l'Antiquité tardive aux temps mérovingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-237, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et nécropoles romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-221, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vendée à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-138, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations romaines en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-170, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et sanctuaires romains en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-206, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période gauloise : épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nillesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-124, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aqueducs des villes de l'ouest de la Gaule Lyonnaise (Bretagne et Pays de la Loire) : techniques et processus de construction à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bienvenu, Martial Monteil, Hélène Rousteau Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire ! Entre Antiquité et Époque contemporaine, actes du 3e Congrès francophone d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-41, 2019, 978-2-7084-1048-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé, un port sur la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.162-163, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Antiquité revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.152-155, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologique le long de la partie aval de la Sèvre nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres sur le Pays du Vignoble Nantais : patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Syndicat mixte du SCoT et du Pays du Vignoble Nantes, pp.8-13, 2016, 978-2-9539761-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de mise en œuvre, formes et rythmes de la monumentalisation dans la cité des Pictons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Tendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouet, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental ! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania; Ausonius éditions, pp.141-193, 2016, Aquitania. Supplément, 37/1-2, 978-2-910763-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et géoarchéologie de la Basse-Loire : acquis méthodologiques et scientifiques, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Arthuis; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-178, 2015, Archéologie &amp; Culture, 9782753541795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan pour l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions interrégionales de la recherche archéologique. Bilan du mandat 2007-2010, Interrégion Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, pp.76-81, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Basse-Loire : une enquête archéologique et géoarchéologique en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Arthuis; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-22, 2015, Archéologie &amp; Culture, 9782753541795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale des origines. De l’Antiquité tardive au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul James. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grâce d’une cathédrale : Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée bleue, pp.20-27, 2013, 9782809910735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommières et Villevieille. De la Préhistoire à la fin de l’époque antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aspord-Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommières, histoire urbaine et monumentale d’une place forte en Languedoc oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.56-87, 2013, 978-2-87772-552-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire et baie du Mont Saint-Michel (Pays de la Loire et Bretagne, France) : modes d'occupation du littoral au Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciens peuplements littoraux et relations Homme/Milieu sur les côtes de l’Europe atlantique/Ancient Maritime Communities and the Relationship between People and Environment along the European Atlantic Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.347-358, 2013, British Archaeological Reports, International Series, BAR S2570, 978-1-4073-1191-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation antique, hydrogéomorphologie et impacts postérieurs sur le site de piémont de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps de l’eau, sites et monuments entre Vidourle et Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.5-10, 2011, Supplément au Bulletin de l’École antique de Nîmes (29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité (fin I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. / V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Arramond; Gérard Aubiin; François Blary; Éric Delaval; Jean-Marc Gouédo; Ivan Jahier; Luc Laporte; Martial Monteil; Isabelle Parron; Michel Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions interrégionales de la recherche archéologique : bilan du mandat 2003-2006 (Interrégion Ouest : Bretagne, Basse-Normandie, Haute-Normandie, Pays de la Loire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes du Cadereau. Immeuble « Jean-Lasserre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.45-50, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe de la Placette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.41-44, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édifices des premiers temps chrétiens (IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle de notre ère) à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Rousteau-Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes religieuse, de l'Antiquité chrétienne à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série du Bulletin, Société archéologique et historique de Nantes et Loire-Atlantique, pp.15-60, 2008, 555-2-9537374-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une ville et sa proche campagne dans l’Antiquité : le cas de Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et paysages de l'âge du Fer au Moyen Âge : mélanges offerts à Philippe Leveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.19-44, 2005, 9782910023652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des villes et des campagnes. La Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d’aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan, pp.128-144, 2004, 9782850259685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriver à Nîmes par la voie Domitienne au temps des Césars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bats; Bernard Dedet; Pierre Garmy; Thierry Janin; Claude Raynaud; Martine Schwaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples et territoires en Gaule méditerranéenne : hommages à Guy Barruol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-93, 2003, Supplément 35 à la Revue archéologique de Narbonnaise, 2-84269-592-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépotoirs domestiques et déchets artisanaux : l'exemple de Nîmes (Gard) au Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascale Ballet, Pierre Cordier, Nadine Dieudonné-Glad (dir.) - La ville et ses déchets dans le monde romain : rebuts et recyclages. Actes du Colloque de Poitiers (19-21 septembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Monique Mergoil, p. 121-131, 2003, Archéologie et Histoire Romaine ; 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevieille, Sommières (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations gallo-romaines du Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.632-650, 2002, Monographies d’Archéologie Méditerranéenne (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, 34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon, Monographies d’Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (13), p. 483-505, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.13-20, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villégiales des Bénédictins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.74-91, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.259-260, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations du quartier de la fin du Haut-Empire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.236-238, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.11-12, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hespérides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.91-105, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rues et trame urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.200-217, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.187-198, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ensembles de céramiques du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.118-127, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Souq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison urbaine d'époque romaine : Atlas des maisons de Gaule narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6.II, Service d'Archéologie du Conseil Général de Vaucluse, p. 184-227, 1996, Documents d'Archéologie Vauclusienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville romaine et wisigothique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches; Alain Veyrac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nîmes. Carte archéologique de la Gaule, 30/1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et belles-lettres; ministère de la Culture, pp.153-161, 1996, 978-2-87754-047-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes : un état des lieux contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle en Gaule Narbonnaise : données régionales sur la crise de l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.155-175, 1996, 978-2904110221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne avant la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.29-79, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vestiges d’habitat au sud de la voie principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Recolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.125-135, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Recolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.11-28, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.11-28, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voirie, collecteurs et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.137-166, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied du mur, l’enceinte romaine du Mans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2024-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche 2018-2021 « L’enceinte romaine du Mans (Sarthe, Pays de la Loire). Bilan des connaissances » : rapport préliminaire d’activités scientifiques 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives scientifiques du Service régional de l’archéologie des Pays de la Loire. 2022, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : bilan d’activité 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2022-2026 (1re tranche 2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche 2018-2020. L’enceinte romaine du Mans (Sarthe, Pays de la Loire). Bilan des connaissances, Rapport intermédiaire d’activités scientifiques 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie des Pays de la Loire. 2020, 432 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. L’enceinte romaine du Mans (Sarthe, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Pays de la Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte romaine du Mans (Sarthe) : bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Pays de la Loire. 2017, 400 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. L’enceinte romaine du Mans (Sarthe, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH. 2017, 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2017, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martial Monteil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martial-monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9455-1078</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031790135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7454463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052286435</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;lt;em&amp;gt;Urbs ipse moenia (non) sunt&amp;lt;/em&amp;gt; ». Décentrer et déconstruire la ville de l’Antiquité tardive en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Esmonde Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kasprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.13-37. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h3z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers et Le Mans : deux chefs-lieux de cité de Lyonnaise à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.255-277. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia a soufflé ses 80 bougies. Quelques questions posées à Martial Monteil et Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et rapports d’opérations archéologiques à l’heure de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Conilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Domenech-Jaulneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; a 80 ans (1943-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sarreste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (IIIe-VIIe s.) : Actes du Colloque international ATEG VI - Université de Tours, 6-8 décembre 2018, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du bilan, quelles perspectives en archéologie romaine dans les Pays de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabot Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, supplément à la Revue Archéologique de l'Ouest (11, 2022), pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reims antique – Avant-propos au dossier 79-1 de &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans de recherche archéologique (1980-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L'enceinte romaine du Mans, Hors série 34, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic population structure across Brittany and the downstream Loire basin provides new insights on the demographic history of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bernhardsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.02.03.478491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The genetic history of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Karakachoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.988. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-0604-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port romain du quartier de Saint-Lupien à Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt; (Loire-Atlantique) : origine et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les ports romains dans les Trois Gaules. Entre Atlantique et eaux intérieures, 77 (1), pp.67-97. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.5773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic history of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Giemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Karakachoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.853-865. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-0584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Hoc monimentum maesoleumque&amp;lt;/i&amp;gt; : les monuments funéraires dans le paysage des cités des Gaules et des Germanies romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumentum fecit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques des publications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Archéologie : entre ruptures et continuités, 139 (printemps-été), pp.72-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthe. Le Mans. L’enceinte romaine et la nef de la collégiale comtale Saint-Pierre-de-la-Cour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (1), pp.59-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets en bois remarquables issus d’un puits de la place d’Assas à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.233-262. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.4105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artisanat potier et tuilier dans la vallée du Vidourle durant l’Antiquité (Ier s. av. J.-C.-VIe s. ap. J.-C.) : apports documentaires de fouilles et prospections récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.275-311. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2016.1937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, &amp;lt;i&amp;gt;vici&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;castra&amp;lt;/i&amp;gt; du nord de la Gaule : esquisse d’un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kasprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Agglomérations, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">castra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Nord de la Gaule entre Antiquité tardive et début du haut Moyen Âge (III</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s.), 74 (1), pp.1‑12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations de la province de Lyonnaise Troisième (Bretagne et Pays de la Loire) : entre abandon, perduration et nouvelles créations (III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Agglomérations, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">castra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Nord de la Gaule entre Antiquité tardive et début du haut Moyen Âge (III</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> s.), 74 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations gallo-romaines des Osismes (Finistère et Côtes-d' Armor) Kêriou galian-ha-roman an Ozizmed e Penn-ar-Béd en Aochou-an-Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brud Nevez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 313, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Sipia&amp;lt;/i&amp;gt; (Visseiche, Ille-et-Vilaine) : une probable station routière sur la voie Rennes-Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.179-187. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruines archéologiques apparentes et enfouies. La région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Tendron G., &amp;lt;i&amp;gt;Yzeures-sur-Creuse (37). Les monuments romains&amp;lt;/i&amp;gt; (Chauvigny, Association des Publications Chauvinoises, coll. « Memoria Momenti, 32 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers du Ier s. ap. J.-C. dans le quartier antique de Villa Roma à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Malignas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.31-110. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2015.1909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Lorans É, Rodier X. (dir.), &amp;lt;i&amp;gt;Archéologie de l’espace urbain&amp;lt;/i&amp;gt; (Tours/Paris, Presses universitaires François-Rabelais/Comité des travaux historiques et scientifiques, coll. « Perspectives Villes et Territoires », 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaires et pratiques religieuses du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. dans l’ouest de la province de Lyonnaise et de ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eloy-Epailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brodeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La fin des dieux, 71 (1), pp.219-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des « villages » en Gaule romaine : entre débat sur les mots et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.50-55. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Cristina A., Hincker V., &amp;lt;i&amp;gt;Le cheval dans le monde romain&amp;lt;/i&amp;gt; (Bayeux, OREP Éditions/Conseil général du Calvados, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Provost A., Mutarelli V., Maligorne Y, &amp;lt;i&amp;gt;Corseul. Le Monument romain du Haut-Bécherel. Sanctuaire public des Coriosolites&amp;lt;/i&amp;gt; (Rennes, PUR, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Maître (1840-1926), archiviste, historien et archéologue de Loire-Inférieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.291-322. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’archéologie régionale dans l’Ouest armoricain : une enquête à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Santrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Namnètes (Loire-Atlantique et ses marges) au Haut-Empire (27 avant notre ère - 235 de n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Dumasy F., Dieudonne-Glad N., Laüt L., &amp;lt;i&amp;gt;Travail de la terre, travail du fer. L’espace rural autour d’&amp;lt;/i&amp;gt;Argentomagus &amp;lt;i&amp;gt;(Saint-Marcel, Indre)&amp;lt;/i&amp;gt; (Bordeaux, Ausonius, coll. « Mémoires, 23 », 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.292-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture dans l’ouest de la Gaule Lyonnaise : les pressoirs de Parville (Eure) et de Piriac-sur-Mer (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Lukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.163-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’archéologie à Nantes (1500-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La naissance de l’archéologie régionale dans l’Ouest armoricain, 118 (3), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Pays de Guérande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Piriac-sur-Mer (Loire-Atlantique), il y a 2000 ans : de la ferme gauloise à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> gallo-romaine, 51, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire gallo-romain de Vieille-Cour à Mauves-sur-Loire (Loire-Atlantique) : bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.153-188. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fragment de flûte d’époque romaine à Mauves-sur-Loire (Loire-Atlantique, F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (juin), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coin de monnaie à la croix découvert à Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mention du dieu &amp;lt;i&amp;gt;Mars Mullo&amp;lt;/i&amp;gt; : un graffite sur vase au Marillais (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Saget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria. Cultures et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Archéologies en Loire : actualités de la recherche dans les régions Centre et Pays de la Loire, 12, pp.365-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le port fluvial et les entrepôts antiques de Rezé (Loire-Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevieille (Gard) : banlieue chic de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nîmes antique et sa région, 89 (avril-mai), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires gallo-romaines de Bretagne et Pays de la Loire : un programme collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aremo.2007.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le master 2 professionnel Métiers de l’archéologie de l’Université de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et nécropoles rurales du Haut-Empire : un état des recherches en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.93-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Balmelle C., &amp;lt;i&amp;gt;Les demeures aristocratiques d'Aquitaine : société et culture de l'antiquité tardive dans le sud-ouest de la Gaule&amp;lt;/i&amp;gt; (Bordeaux/Paris, Suppl. à Aquitania, 10 ; Mémoires Ausonius, 5, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : Aupert P., Monturet R., Dieulafait C. et collab., &amp;lt;i&amp;gt;Les thermes du&amp;lt;/i&amp;gt; forum (Toulouse, Fédération Aquitania, 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’hydrogéomorphologie d’un espace à forte anthropisation urbaine : le site de Nı̂mes (Languedoc, France) du Pléistocène supérieur à l’Antiquité ; impacts postérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 333, pp.435-440. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01664-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de la vigne et traces de plantation des IIe-Ier s. av. J.-C. dans la proche campagne de Nîmes (Gard).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32, pp.67-123. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1999.1521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de la romanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.299-353. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1998.1510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enceintes et développement urbain : Nîmes antique des origines au I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. ap. J.-C. - Pierre Varène (J. Bigot , coll.). L’enceinte gallo-romaine de Nîmes. Les murs et les tours (53&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; supplément à &amp;lt;i&amp;gt;Gallia&amp;lt;/i&amp;gt;, CNRS, Paris 1992) 179 p., 138 fig. ISBN 2-222-04723-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7, pp.383-396. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1047759400012769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures agraires antérieures à l'urbanisme augustéen à Nîmes, ZAC des Halles (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paysages et cadastres de l'Antiquité, 16 (2), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dha.1990.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts d’objets et dépôts de monnaies des IIIe – VIe s. : un bilan interrégional pour l’Ouest et le Centre-Ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bollard-Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEG IX - Les dépôts d'objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; (1943-2023) : 80 ans de publications en archéologie protohistorique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Mondes, Dec 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes et sanctuaires du centre et de l'ouest de la Gaule Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de travail "Les paysages religieux en Gaule romaine : où en est-on ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Golosetti, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau viaire de l'ouest de la province de Lyonnaise (Bretagne et Pays de la Loire). État des lieux et données récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poilpré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule : colloque en hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France. pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers, Jublains, Le Mans et Nantes. Quatre capitales de cités antiques à l’époque mérovingienne (Ve-VIIe siècles). État des connaissances et actualité des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/Ratiatum (Loire-Atlantique) à l’époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Henigfeld; Édith Peytremann, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire-Atlantique, Maine-et-Loire et Vendée : le réseau de villes du nord de la cité des Pictons (IVe-VIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pornic et le Pays de Retz. Les transformations paysagères du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'histoire et d'archéologie de Bretagne, Sep 2018, Pornic, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes : quelles évolutions entre les IIIe et VIIe siècles ap. J.-C. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mortreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sarreste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (III e -VII e siècles). Colloque international ATEG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte romaine du Mans (Sarthe). Outils numériques et enquête archéologique à l’appui d’une candidature au patrimoine mondial de l’Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble de céramiques de la première moitié du IIe s. ap. J.-C. sur le site de Villa Roma (Nîmes, Gard). SFECAG, Actes du Congrès de Nyon, 2015, p. 495-511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d'Etude de la Céramique Antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nyon, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage périurbain à Nîmes (Gard, France) de la Protohistoire au Haut-Empire (VIe av. n. è.- IIe s. de n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage périurbain pendant la Protohistoire et l'Antiquité en Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catalan d’Archéologie Classique, May 2009, Tarragone, Espagne. pp.287-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont antique de Sommières (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ponts routiers en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vers-Pont-du-Gard, France. p. 233-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont de Sommières (Gard) : entre modélisation numérique et lecture des sources anciennes, l’histoire d’une restitution admise depuis le XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Retrospect 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01864810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 506 p., 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses. Actes des Rencontres internationales Instrumentum. Le Mans (FR, Sarthe), 3-5 Juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mergoil, 64, 558 p., 2019, Monographies instrumentum, 978-2-35518-093-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ! Entre Antiquité et Époque contemporaine, actes du 3e Congrès francophone d’histoire de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousteau-Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Picard, 1314 p., 2019, 978-2-7084-1048-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 187 p., 2015, Archéologie et culture, Martial Monteil et Francis Prost, 978-2-7535-4179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dieux & des hommes. Cultes et sanctuaires en Sarthe et en Mayenne dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andriga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP, 316 p., 2015, 9782911057502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie dans l’ouest de la France, des origines à 1941, Annales de Bretagne et des pays de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santrot Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santrot Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 3 (118), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 180p., 2008, 9782707154385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les truelles des archéologues révèlent le passé antique de Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil général du Gard; Direction Régionale des Affaires Culturelles du Languedoc-Roussillon, 19 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des Sciences de l'Homme, 280 p., 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes antique et sa proche campagne : étude de topographie urbaine et périurbaine (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.-VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la recherche archéologique en Languedoc oriental, 528 p., 1999, Monographies d'Archéologie Méditerranéenne (3), 978-2-91236-901-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École antique de Nîmes, 322 p., 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire retrouvée d’un quartier : archéologie aux abords des halles de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les fouilles archéologiques nationales, 34 p., 1992, 978-2-906796-81-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavements du quartier antique de la Fontaine à Nîmes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Guimier-Sorbets; Amina-Aïcha Malek; Daniel Istria; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l Association internationale pour l étude de la mosaïque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2024, Histoire et Archéologie, 979-1-0370-4017-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/Ratatium (Loire-Atlantique) : le devenir d'une agglomération antique à l'époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld (Y.); Peytremann (É.) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAM, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-254, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mans/&amp;lt;i&amp;gt;Vindinum&amp;lt;/i&amp;gt;, chef-lieu de cité des Aulerques Cénomans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-199, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/&amp;lt;em&amp;gt;Ratiatum&amp;lt;/em&amp;gt; (Loire-Atlantique) : le devenir d’une agglomération antique à l’époque mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et ensembles funéraires d’époque romaine en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-426, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers, Jublains, Le Mans, Nantes. Quatre chefs-lieux de cités antiques à l’époque mérovingienne. État des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Laurens-Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-359, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blocs de fondation et de soubassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouillet J., Augry S., Bertrand E., Meunier H., Monteil M. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au pied du mur. L'enceinte romaine du Mans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musées du Mans, pp.65-67, 2022, catalogue d'exposition (Le Mans, musée Jean-Claude-Boulard-Carré Plantagenêt, 14 mai 2022 - 8 janvier 2023), 978-94-616-172-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la documentation épigraphique mise au jour en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-86, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt;, agglomération de la cité des Pictons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-280, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale 2001-2021. Pays de la Loire – Époque romaine (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. – VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-508, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs-lieux de cité et agglomérations secondaires d’époque romaine en Pays de la Loire : introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-92, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie antique en Pays de la Loire (2001-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-44, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et cités antiques en Pays de la Loire : les cadres d’une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil; Guillaume Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie antique en Pays de la Loire : bilan de deux décennies de recherches (2001-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2022, Supplément à la Revue archéologique de l’Ouest (11), 978-2-75359-341-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau monde, de l'Antiquité tardive aux temps mérovingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-237, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valves de moules et figurines en terre cuite de l’agglomération romaine de Villevieille (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Houix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des objets et des hommes : Études offertes à Michel Feugère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.715-730, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombes et nécropoles romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-221, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vendée à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-138, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations romaines en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-170, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et sanctuaires romains en Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-206, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période gauloise : épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nillesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions LIBEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-124, 2021, 978-2-491924-14-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aqueducs des villes de l'ouest de la Gaule Lyonnaise (Bretagne et Pays de la Loire) : techniques et processus de construction à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bienvenu, Martial Monteil, Hélène Rousteau Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire ! Entre Antiquité et Époque contemporaine, actes du 3e Congrès francophone d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-41, 2019, 978-2-7084-1048-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezé, un port sur la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Mouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.162-163, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Antiquité revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.152-155, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections archéologique le long de la partie aval de la Sèvre nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtres sur le Pays du Vignoble Nantais : patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Syndicat mixte du SCoT et du Pays du Vignoble Nantes, pp.8-13, 2016, 978-2-9539761-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de mise en œuvre, formes et rythmes de la monumentalisation dans la cité des Pictons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Tendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouet, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental ! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania; Ausonius éditions, pp.141-193, 2016, Aquitania. Supplément, 37/1-2, 978-2-910763-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan pour l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions interrégionales de la recherche archéologique. Bilan du mandat 2007-2010, Interrégion Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, pp.76-81, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et géoarchéologie de la Basse-Loire : acquis méthodologiques et scientifiques, perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Arthuis; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-178, 2015, Archéologie &amp; Culture, 9782753541795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La Basse-Loire : une enquête archéologique et géoarchéologique en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Arthuis; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Basse-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-22, 2015, Archéologie &amp; Culture, 9782753541795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale des origines. De l’Antiquité tardive au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul James. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grâce d’une cathédrale : Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée bleue, pp.20-27, 2013, 9782809910735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommières et Villevieille. De la Préhistoire à la fin de l’époque antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aspord-Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommières, histoire urbaine et monumentale d’une place forte en Languedoc oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.56-87, 2013, 978-2-87772-552-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire et baie du Mont Saint-Michel (Pays de la Loire et Bretagne, France) : modes d'occupation du littoral au Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciens peuplements littoraux et relations Homme/Milieu sur les côtes de l’Europe atlantique/Ancient Maritime Communities and the Relationship between People and Environment along the European Atlantic Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.347-358, 2013, British Archaeological Reports, International Series, BAR S2570, 978-1-4073-1191-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation antique, hydrogéomorphologie et impacts postérieurs sur le site de piémont de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps de l’eau, sites et monuments entre Vidourle et Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.5-10, 2011, Supplément au Bulletin de l’École antique de Nîmes (29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Antiquité (fin I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. / V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Arramond; Gérard Aubiin; François Blary; Éric Delaval; Jean-Marc Gouédo; Ivan Jahier; Luc Laporte; Martial Monteil; Isabelle Parron; Michel Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commissions interrégionales de la recherche archéologique : bilan du mandat 2003-2006 (Interrégion Ouest : Bretagne, Basse-Normandie, Haute-Normandie, Pays de la Loire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes du Cadereau. Immeuble « Jean-Lasserre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.45-50, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe de la Placette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.41-44, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édifices des premiers temps chrétiens (IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle de notre ère) à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Rousteau-Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes religieuse, de l'Antiquité chrétienne à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série du Bulletin, Société archéologique et historique de Nantes et Loire-Atlantique, pp.15-60, 2008, 555-2-9537374-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une ville et sa proche campagne dans l’Antiquité : le cas de Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pomarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et paysages de l'âge du Fer au Moyen Âge : mélanges offerts à Philippe Leveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.19-44, 2005, 9782910023652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des villes et des campagnes. La Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d’aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan, pp.128-144, 2004, 9782850259685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriver à Nîmes par la voie Domitienne au temps des Césars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bats; Bernard Dedet; Pierre Garmy; Thierry Janin; Claude Raynaud; Martine Schwaller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples et territoires en Gaule méditerranéenne : hommages à Guy Barruol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-93, 2003, Supplément 35 à la Revue archéologique de Narbonnaise, 2-84269-592-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépotoirs domestiques et déchets artisanaux : l'exemple de Nîmes (Gard) au Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascale Ballet, Pierre Cordier, Nadine Dieudonné-Glad (dir.) - La ville et ses déchets dans le monde romain : rebuts et recyclages. Actes du Colloque de Poitiers (19-21 septembre 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Monique Mergoil, p. 121-131, 2003, Archéologie et Histoire Romaine ; 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevieille, Sommières (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations gallo-romaines du Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, pp.632-650, 2002, Monographies d’Archéologie Méditerranéenne (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, 34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations secondaires d’époque romaine en Languedoc-Roussillon, Monographies d’Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (13), p. 483-505, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations du quartier de la fin du Haut-Empire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.236-238, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.11-12, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hespérides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.91-105, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rues et trame urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.200-217, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Villégiales des Bénédictins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.74-91, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.259-260, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.13-20, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.187-198, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ensembles de céramiques du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Garmy; Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quartier antique des Bénédictins à Nîmes (Gard) : découvertes anciennes et fouilles 1966-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme, pp.118-127, 2000, Documents d'Archéologie Française, série Archéologie préventive, 81, 978-2-73510-804-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piskorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Souq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison urbaine d'époque romaine : Atlas des maisons de Gaule narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6.II, Service d'Archéologie du Conseil Général de Vaucluse, p. 184-227, 1996, Documents d'Archéologie Vauclusienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville romaine et wisigothique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches; Alain Veyrac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nîmes. Carte archéologique de la Gaule, 30/1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et belles-lettres; ministère de la Culture, pp.153-161, 1996, 978-2-87754-047-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nîmes : un état des lieux contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Fiches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle en Gaule Narbonnaise : données régionales sur la crise de l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.155-175, 1996, 978-2904110221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne avant la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.29-79, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vestiges d’habitat au sud de la voie principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Recolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.125-135, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Recolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.11-28, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.11-28, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voirie, collecteurs et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Monteil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fouilles de la Z.A.C. des Halles à Nîmes (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École antique de Nîmes, pp.137-166, 1993, Supplément au Bulletin de l’École antique de Nîmes (1), 978-2-90895-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied du mur, l’enceinte romaine du Mans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2024-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche 2018-2021 « L’enceinte romaine du Mans (Sarthe, Pays de la Loire). Bilan des connaissances » : rapport préliminaire d’activités scientifiques 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives scientifiques du Service régional de l’archéologie des Pays de la Loire. 2022, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : bilan d’activité 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2022-2026 (1re tranche 2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche 2018-2020. L’enceinte romaine du Mans (Sarthe, Pays de la Loire). Bilan des connaissances, Rapport intermédiaire d’activités scientifiques 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie des Pays de la Loire. 2020, 432 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. L’enceinte romaine du Mans (Sarthe, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Pays de la Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte romaine du Mans (Sarthe) : bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Pays de la Loire. 2017, 400 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. L’enceinte romaine du Mans (Sarthe, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH. 2017, 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2017, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B41EA1FC"/>
+    <w:nsid w:val="2517DA23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-monteil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9455-1078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031790135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7454463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052286435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Conilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04041609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabot Elodie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04045175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giemza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.03.478491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0604-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0584-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4591" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meuret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eloy-Epailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.597" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Santrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.861" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2007.853" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463642v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01664-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7W0TSN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400012769" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CBGQ5CZX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.1990.1498" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02450863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02293159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02190676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077663v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santrot Jacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santrot Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03828355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129784v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444039v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02189228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039114v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pajot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040445v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040433v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delaval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464511v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464530v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046505v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850999v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044086v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veyrac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044057v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044109v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570696v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046506v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464541v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046518v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046515v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Recolin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046514v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046512v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933700v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046619v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02523349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294526v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952282v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526211v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-monteil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9455-1078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031790135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7454463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052286435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Conilleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04041609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabot Elodie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04045175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giemza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.03.478491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0604-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0584-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4591" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02419546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meuret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1909" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eloy-Epailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.597" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2070" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Santrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2049" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.861" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Saget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2007.853" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463642v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01664-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7W0TSN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1521" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759400012769" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CBGQ5CZX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.1990.1498" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02450863v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02293159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02190676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739598v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02399358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andriga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077663v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santrot Jacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santrot Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03828355v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037164v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037186v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129784v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687524v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444039v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02189228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039114v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pajot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040456v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040445v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040433v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delaval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043958v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464511v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464530v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046505v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850999v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044102v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044099v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044117v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044086v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veyrac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570696v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046506v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464541v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046518v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046515v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Recolin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046514v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046512v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933700v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046619v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02523349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294526v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meunier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952282v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526211v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>