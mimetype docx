--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martial Phélippé-Guinvarc'h </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ActuaireMaitre de conférencesCaution scientifiqueResponsable de la Chaire I&A</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martial-phelippe-guinvarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9894-803X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080660991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h est aujourd'hui maître de conférences à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et réalise sa recherche au sein du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAINS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il a été co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Monnaie Banque Finance et Assurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et dirige la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chaire Informatique et Économétrie pour l'Assurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il était actuaire et chercheur à Groupama de 2006 à 2012. Il a étudié l'actuariat à l'EURIA et a réalisé sa thèse à </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocampus Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses domaines d'intérêts recouvrent la modélisation mathématique, l'actuariat non-vie, les marchés des matières premières et l'assurance. Ses travaux de recherche sont principalement appliqués aux risques agricoles. Il étudie en particulier l'impact du changement climatique et de la transition agro-écologique sur les niveaux de risques et la réassurance ( ou titrisation) pour gérer la composante systémique de l'assurance des revenus agricoles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic viability of companion plants to lower the spread of virus yellows in sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.101530. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial implications and modeling of virus yellows on sugar beet after the EU's ban on neonics and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.100493. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque économique : la difficile agrégation des risques à l’échelle des exploitations et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ntkc-wd88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification des risques en assurance non-vie, une approche par modèle d’apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pagliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français d'actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.49 - 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An option of the average European futures prices for an efficient hog producer risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (1), pp.27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A private management strategy for the crop yield insurer : a theoretical approach and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.insmatheco.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de la marge agricole par une provision comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRICULTURAL FINANCE REVENUE FUTURES CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (02), pp.85-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024904002372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance et finance agricoles. Une approche descriptive et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 272 (1), pp.108-117. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2002.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARRUPVICO : Assurer les pertes de récolte en l’absence volontaire / malgré les impasses volontaires de traitements contre maladies ou ravageurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial Implications and Modeling of Yellow Virus on Sugar Beet After the EU's Ban on Neonicotinoids and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congress of EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAE, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of climate change on French wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Semi-Strong Efficiency Test of Inter-Market Wheat Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCCC-134: Conference on Applied Commodity Price Analysis, Forecasting, and Market Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Saint Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'algorithme CART pour la tarification des risques en assurance non-vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France. pp.611 - 622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Insurance of Wine - How Quantity and Quality Regulations Affect Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st Seminar of European Association of Agricultural Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2007, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.9258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bottini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obsolescence programmée du droit (public) économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Legitech, éditeur juridique, pp.173-186, 2025, (Droit et écolomie), 978-2-919826-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wine dataset to mapping the expected harvest value by county</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12548961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wine: Combination of multiple open data sources to mapping the expected harvest value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Viability of Companion Planting in the Face of Virus Yellows in Sugar Beet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de fouille de texte avec R pour l'analyse de candidatures Campus France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREcoS -Evaluation de la prime de risque jaunisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azilis Lesteven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du Programme national de gestion des risques et d'assistance technique et en particulier de l'assurance récolte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Karamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MARCHÉ DGPE-2017-085, Decid &amp; Risk. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance et finance agricoles : une approche descriptive et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2001, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques de l'entreprise agricole pour une conception d'assurance revenu : Application à l'éleveur de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion des risques [q-fin.RM]. Université de bretagne occidentale, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04469060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma fiche de Révision Actuarielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Moreno Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martial Phélippé-Guinvarc'h </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ActuaireMaitre de conférencesCaution scientifiqueResponsable de la Chaire I&A</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martial-phelippe-guinvarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9894-803X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080660991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h est aujourd'hui maître de conférences à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et réalise sa recherche au sein du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAINS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il a été co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Monnaie Banque Finance et Assurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et dirige la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chaire Informatique et Économétrie pour l'Assurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il était actuaire et chercheur à Groupama de 2006 à 2012. Il a étudié l'actuariat à l'EURIA et a réalisé sa thèse à </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocampus Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses domaines d'intérêts recouvrent la modélisation mathématique, l'actuariat non-vie, les marchés des matières premières et l'assurance. Ses travaux de recherche sont principalement appliqués aux risques agricoles. Il étudie en particulier l'impact du changement climatique et de la transition agro-écologique sur les niveaux de risques et la réassurance ( ou titrisation) pour gérer la composante systémique de l'assurance des revenus agricoles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic viability of companion plants to lower the spread of virus yellows in sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.101530. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial implications and modeling of virus yellows on sugar beet after the EU's ban on neonics and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.100493. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque économique : la difficile agrégation des risques à l’échelle des exploitations et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ntkc-wd88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification des risques en assurance non-vie, une approche par modèle d’apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pagliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français d'actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.49 - 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An option of the average European futures prices for an efficient hog producer risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (1), pp.27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A private management strategy for the crop yield insurer : a theoretical approach and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.insmatheco.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de la marge agricole par une provision comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRICULTURAL FINANCE REVENUE FUTURES CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (02), pp.85-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024904002372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance et finance agricoles. Une approche descriptive et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 272 (1), pp.108-117. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2002.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARRUPVICO : Assurer les pertes de récolte en l’absence volontaire / malgré les impasses volontaires de traitements contre maladies ou ravageurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial Implications and Modeling of Yellow Virus on Sugar Beet After the EU's Ban on Neonicotinoids and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congress of EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAE, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of climate change on French wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Semi-Strong Efficiency Test of Inter-Market Wheat Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCCC-134: Conference on Applied Commodity Price Analysis, Forecasting, and Market Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Saint Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'algorithme CART pour la tarification des risques en assurance non-vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France. pp.611 - 622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Insurance of Wine - How Quantity and Quality Regulations Affect Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st Seminar of European Association of Agricultural Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2007, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.9258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bottini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obsolescence programmée du droit (public) économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Legitech, éditeur juridique, pp.173-186, 2025, (Droit et écolomie), 978-2-919826-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wine dataset to mapping the expected harvest value by county</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12548961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of the insurability of rapeseed crops grown without insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Yepes Llano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wine: Combination of multiple open data sources to mapping the expected harvest value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Viability of Companion Planting in the Face of Virus Yellows in Sugar Beet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de fouille de texte avec R pour l'analyse de candidatures Campus France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREcoS -Evaluation de la prime de risque jaunisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azilis Lesteven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du Programme national de gestion des risques et d'assistance technique et en particulier de l'assurance récolte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Karamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MARCHÉ DGPE-2017-085, Decid &amp; Risk. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance et finance agricoles : une approche descriptive et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2001, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques de l'entreprise agricole pour une conception d'assurance revenu : Application à l'éleveur de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion des risques [q-fin.RM]. Université de bretagne occidentale, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04469060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma fiche de Révision Actuarielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Moreno Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F80D4AA"/>
+    <w:nsid w:val="A3D8EBD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-phelippe-guinvarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-803X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080660991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwww.univ-lemans.fr%2F&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNEM2VMy8E1QcZaTGbtH5wsasrBVrQ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fecodroit.univ-lemans.fr%2FGAINS.html&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNHjXa2aZGK2yk8bEqulfjlFYmLqPQ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/formation/catalogue-des-formations/master-lmd-MLMD/droit-economie-gestion-0002/master-monnaie-banque-finance-assurance-program-master-monnaie-banque-finance-assurance.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecodroit.univ-lemans.fr/fr/recherche/projets-de-recherche/chaire-i-a.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwww.agrocampus-ouest.fr&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNERy9lJKnYIR252R8DUASbelivqtg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101530" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04628165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ntkc-wd88" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pagliat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2006.01.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02151831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Janssen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024904002372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2002.5362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04619051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04214465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paglia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.9258" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04628325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12548961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04627672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396818v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azilis Lesteven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Karam&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04469060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moreno Porras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-phelippe-guinvarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-803X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080660991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwww.univ-lemans.fr%2F&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNEM2VMy8E1QcZaTGbtH5wsasrBVrQ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fecodroit.univ-lemans.fr%2FGAINS.html&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNHjXa2aZGK2yk8bEqulfjlFYmLqPQ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/formation/catalogue-des-formations/master-lmd-MLMD/droit-economie-gestion-0002/master-monnaie-banque-finance-assurance-program-master-monnaie-banque-finance-assurance.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecodroit.univ-lemans.fr/fr/recherche/projets-de-recherche/chaire-i-a.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com/url?q=http%3A%2F%2Fwww.agrocampus-ouest.fr&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNERy9lJKnYIR252R8DUASbelivqtg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101530" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04628165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ph&#233;lipp&#233;-Guinvarc'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ntkc-wd88" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pagliat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2006.01.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02151831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Janssen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024904002372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2002.5362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04619051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04214465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paglia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.9258" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04628325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12548961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559686v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Yepes Llano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04627672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396818v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azilis Lesteven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Karam&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prudon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04469060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moreno Porras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>