--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martial Phélippé-Guinvarc'h </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ActuaireMaitre de conférencesCaution scientifiqueResponsable de la Chaire I&A</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martial-phelippe-guinvarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9894-803X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080660991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h est aujourd'hui maître de conférences à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et réalise sa recherche au sein du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAINS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il a été co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Monnaie Banque Finance et Assurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et dirige la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chaire Informatique et Économétrie pour l'Assurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il était actuaire et chercheur à Groupama de 2006 à 2012. Il a étudié l'actuariat à l'EURIA et a réalisé sa thèse à </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocampus Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses domaines d'intérêts recouvrent la modélisation mathématique, l'actuariat non-vie, les marchés des matières premières et l'assurance. Ses travaux de recherche sont principalement appliqués aux risques agricoles. Il étudie en particulier l'impact du changement climatique et de la transition agro-écologique sur les niveaux de risques et la réassurance ( ou titrisation) pour gérer la composante systémique de l'assurance des revenus agricoles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic viability of companion plants to lower the spread of virus yellows in sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.101530. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial implications and modeling of virus yellows on sugar beet after the EU's ban on neonics and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.100493. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque économique : la difficile agrégation des risques à l’échelle des exploitations et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ntkc-wd88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification des risques en assurance non-vie, une approche par modèle d’apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pagliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français d'actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.49 - 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An option of the average European futures prices for an efficient hog producer risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (1), pp.27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A private management strategy for the crop yield insurer : a theoretical approach and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.insmatheco.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de la marge agricole par une provision comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRICULTURAL FINANCE REVENUE FUTURES CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (02), pp.85-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024904002372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance et finance agricoles. Une approche descriptive et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 272 (1), pp.108-117. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2002.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARRUPVICO : Assurer les pertes de récolte en l’absence volontaire / malgré les impasses volontaires de traitements contre maladies ou ravageurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial Implications and Modeling of Yellow Virus on Sugar Beet After the EU's Ban on Neonicotinoids and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congress of EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAE, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of climate change on French wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Semi-Strong Efficiency Test of Inter-Market Wheat Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCCC-134: Conference on Applied Commodity Price Analysis, Forecasting, and Market Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Saint Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'algorithme CART pour la tarification des risques en assurance non-vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France. pp.611 - 622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Insurance of Wine - How Quantity and Quality Regulations Affect Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st Seminar of European Association of Agricultural Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2007, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.9258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bottini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obsolescence programmée du droit (public) économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Legitech, éditeur juridique, pp.173-186, 2025, (Droit et écolomie), 978-2-919826-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wine dataset to mapping the expected harvest value by county</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12548961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of the insurability of rapeseed crops grown without insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Yepes Llano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wine: Combination of multiple open data sources to mapping the expected harvest value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Viability of Companion Planting in the Face of Virus Yellows in Sugar Beet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de fouille de texte avec R pour l'analyse de candidatures Campus France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREcoS -Evaluation de la prime de risque jaunisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azilis Lesteven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du Programme national de gestion des risques et d'assistance technique et en particulier de l'assurance récolte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Karamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MARCHÉ DGPE-2017-085, Decid &amp; Risk. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance et finance agricoles : une approche descriptive et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2001, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques de l'entreprise agricole pour une conception d'assurance revenu : Application à l'éleveur de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion des risques [q-fin.RM]. Université de bretagne occidentale, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04469060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma fiche de Révision Actuarielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Moreno Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martial Phélippé-Guinvarc'h </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ActuaireMaitre de conférencesCaution scientifiqueResponsable de la Chaire I&A</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martial-phelippe-guinvarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9894-803X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080660991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h est aujourd'hui maître de conférences à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et réalise sa recherche au sein du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAINS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il a été co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Monnaie Banque Finance et Assurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et dirige la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chaire Informatique et Économétrie pour l'Assurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il était actuaire et chercheur à Groupama de 2006 à 2012. Il a étudié l'actuariat à l'EURIA et a réalisé sa thèse à </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocampus Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses domaines d'intérêts recouvrent la modélisation mathématique, l'actuariat non-vie, les marchés des matières premières et l'assurance. Ses travaux de recherche sont principalement appliqués aux risques agricoles. Il étudie en particulier l'impact du changement climatique et de la transition agro-écologique sur les niveaux de risques et la réassurance ( ou titrisation) pour gérer la composante systémique de l'assurance des revenus agricoles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic viability of companion plants to lower the spread of virus yellows in sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.101530. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial implications and modeling of virus yellows on sugar beet after the EU's ban on neonics and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.100493. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque économique : la difficile agrégation des risques à l’échelle des exploitations et des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ntkc-wd88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification des risques en assurance non-vie, une approche par modèle d’apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pagliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français d'actuariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.49 - 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An option of the average European futures prices for an efficient hog producer risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (1), pp.27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A private management strategy for the crop yield insurer : a theoretical approach and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.insmatheco.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de la marge agricole par une provision comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 291, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRICULTURAL FINANCE REVENUE FUTURES CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 07 (02), pp.85-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024904002372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance et finance agricoles. Une approche descriptive et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 272 (1), pp.108-117. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2002.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARRUPVICO : Assurer les pertes de récolte en l’absence volontaire / malgré les impasses volontaires de traitements contre maladies ou ravageurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial Implications and Modeling of Yellow Virus on Sugar Beet After the EU's Ban on Neonicotinoids and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congress of EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAE, Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of climate change on French wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Semi-Strong Efficiency Test of Inter-Market Wheat Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCCC-134: Conference on Applied Commodity Price Analysis, Forecasting, and Market Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Saint Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'algorithme CART pour la tarification des risques en assurance non-vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France. pp.611 - 622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather Insurance of Wine - How Quantity and Quality Regulations Affect Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st Seminar of European Association of Agricultural Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists, Jul 2007, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.9258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des assurances agricoles, un frein à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bottini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obsolescence programmée du droit (public) économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Legitech, éditeur juridique, p. 173 à 186, 2025, Droit et Écolomie, 978-2-919826-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wine dataset to mapping the expected harvest value by county</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12548961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of the insurability of rapeseed crops grown without insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Yepes Llano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wine: Combination of multiple open data sources to mapping the expected harvest value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Viability of Companion Planting in the Face of Virus Yellows in Sugar Beet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de fouille de texte avec R pour l'analyse de candidatures Campus France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREcoS -Evaluation de la prime de risque jaunisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azilis Lesteven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du Programme national de gestion des risques et d'assistance technique et en particulier de l'assurance récolte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Karamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MARCHÉ DGPE-2017-085, Decid &amp; Risk. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance et finance agricoles : une approche descriptive et comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2001, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques de l'entreprise agricole pour une conception d'assurance revenu : Application à l'éleveur de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion des risques [q-fin.RM]. Université de bretagne occidentale, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04469060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma fiche de Révision Actuarielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Phélippé-Guinvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Moreno Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3D8EBD6"/>
+    <w:nsid w:val="832E4EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>