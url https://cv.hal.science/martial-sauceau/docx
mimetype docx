--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1028,51 +1028,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the printability of agar and hydroxypropyl methylcellulose gels as gummy formulations: Insights from rheological properties</w:t>
+                <w:t xml:space="preserve">Assessing texturometer-derived rheological data for predicting the printability of gummy formulations in SSE 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
@@ -1086,127 +1086,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Begu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 654, pp.123937. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.123937⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 662, pp.124471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490142v1</w:t>
+                <w:t xml:space="preserve">hal-04653653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing texturometer-derived rheological data for predicting the printability of gummy formulations in SSE 3D printing</w:t>
+                <w:t xml:space="preserve">Evaluation of the printability of agar and hydroxypropyl methylcellulose gels as gummy formulations: Insights from rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
@@ -1220,103 +1220,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bégu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 662, pp.124471. </w:t>
+              <w:t xml:space="preserve">, 2024, 654, pp.123937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.123937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653653v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Personalised Immediate-Release Gel-Based Formulations Using Semi-Solid Extrusion</w:t>
               </w:r>
@@ -1354,51 +1354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (10), pp.665. </w:t>
@@ -7997,51 +7997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024 - Société française de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section Nord de la Société Française de Génie des Procédés,, Oct 2024, Deauville, France</w:t>
@@ -8372,51 +8372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.06002, </w:t>
@@ -9899,243 +9899,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming PLA with Thermoplastic Starch by Extrusion Assisted by Supercritical CO 2</w:t>
+                <w:t xml:space="preserve">Modelling Nucleation and Cell Size During the Continuous Process of Extrusion Assisted by Supercritical CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids (EMSF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF, Apr 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574694v1</w:t>
+                <w:t xml:space="preserve">hal-01574696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Nucleation and Cell Size During the Continuous Process of Extrusion Assisted by Supercritical CO 2</w:t>
+                <w:t xml:space="preserve">Foaming PLA with Thermoplastic Starch by Extrusion Assisted by Supercritical CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids (EMSF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF, Apr 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574696v1</w:t>
+                <w:t xml:space="preserve">hal-01574694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental rheological procedure adapted to dewatered sludge up to 45% dry matter</w:t>
               </w:r>
@@ -10344,260 +10344,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Starch as Nucleating Agent for the Extrusion Foaming of Poly-(Lactic Acid)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fages</w:t>
+                <w:t xml:space="preserve">The microstructure/water distribution: a critical factor in characterising the sticky properties of highly concentrated sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenglin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhen Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Meeting on Supercritical Fluids, EMSF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF, May 2016, Essen, Germany</w:t>
+              <w:t xml:space="preserve">WasteEng 2016 - 6th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France. p.146-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318257v1</w:t>
+                <w:t xml:space="preserve">hal-01700827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microstructure/water distribution: a critical factor in characterising the sticky properties of highly concentrated sewage sludge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huazhen Mao</w:t>
+                <w:t xml:space="preserve">Use of Starch as Nucleating Agent for the Extrusion Foaming of Poly-(Lactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2016 - 6th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France. p.146-155</w:t>
+              <w:t xml:space="preserve">15th European Meeting on Supercritical Fluids, EMSF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF, May 2016, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700827v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of PHBV/organo-clays nano-biocomposite foams by continuous supercritical CO2 assisted extrusion</w:t>
               </w:r>
@@ -10922,277 +10922,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Nanostructured Films Based on PLA and Chitosan Nanoparticles Generated by Supercritical CO2 Assisted Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Dissolution enhancement of active pharmaceutical ingredients in Eudragit E100 by melt extrusion coupled with supercritical carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Vigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsombor Kristof Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Marosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European conference on composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Seville, Jun 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF, May 2014, Marseille, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258547v1</w:t>
+                <w:t xml:space="preserve">hal-01725186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution enhancement of active pharmaceutical ingredients in Eudragit E100 by melt extrusion coupled with supercritical carbon dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Nanostructured Films Based on PLA and Chitosan Nanoparticles Generated by Supercritical CO2 Assisted Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">György Marosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF, May 2014, Marseille, France. 6p</w:t>
+              <w:t xml:space="preserve">16th European conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Seville, Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725186v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the properties of a municipal sewage sludge during flocculation and centrifugation</w:t>
               </w:r>
@@ -11761,51 +11761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor K Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Marosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International symposium on High Pressure Processes Technology - EFCE event N°708</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFCE Working Party on High-Pressure Technology and Association of Chemical Engineers of Serbia, Sep 2013, Belgrade, Serbia. p.33-39</w:t>
@@ -11828,247 +11828,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de nanoparticules de chitosane par effet antisolvant, via un procédé assisté par CO2 supercritique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à la thermodynamique des mélanges : un cours en ligne et une mise en situation au cours d'un projet utilisant le logiciel MATLAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schwartzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 7 - Cristallisation et précipitation industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B Biscans &amp; F Espitalier, May 2013, Albi et Toulouse, France. Art. 18 - 9 p</w:t>
+              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013130719-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768678v1</w:t>
+                <w:t xml:space="preserve">hal-01769830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la thermodynamique des mélanges : un cours en ligne et une mise en situation au cours d'un projet utilisant le logiciel MATLAB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération de nanoparticules de chitosane par effet antisolvant, via un procédé assisté par CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013130719-8 p</w:t>
+              <w:t xml:space="preserve">CRISTAL 7 - Cristallisation et précipitation industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B Biscans &amp; F Espitalier, May 2013, Albi et Toulouse, France. Art. 18 - 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769830v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Markov chains to the modeling of sludge flow in an agitated indirect continuous dryer</w:t>
               </w:r>
@@ -14169,247 +14169,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire de l'utilisation de dioxyde de carbone supercritique pour la mise en forme de composés minéraux : application au bicarbonate de soude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercritical CO2 antisolvent process for drugs precipitation : from lab-scale to cGMP compliant pilot-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marciacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joussot Dubien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.62-65</w:t>
+              <w:t xml:space="preserve">6th International symposium on supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Versailles, France. pp.1689-1694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780110v1</w:t>
+                <w:t xml:space="preserve">hal-01781685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 antisolvent process for drugs precipitation : from lab-scale to cGMP compliant pilot-scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude préliminaire de l'utilisation de dioxyde de carbone supercritique pour la mise en forme de composés minéraux : application au bicarbonate de soude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International symposium on supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Versailles, France. pp.1689-1694</w:t>
+              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781685v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three step supercritical process to improve the dissolution rate of Eflucimibe</w:t>
               </w:r>
@@ -14514,377 +14514,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling solid solubilities in SC-CO2 and cosolvent : development of enhanced density-based models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of ress and sas processes for powder generation of an active substance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity ans material processing in supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Apr 2002, Bordeaux, France. p.735-740</w:t>
+              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781691v1</w:t>
+                <w:t xml:space="preserve">hal-01780128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ress and sas processes for powder generation of an active substance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High pressure phase equilibrum behaviour of naphthalene in supercritical co2 experimental results and calculation with the peng-robinson equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity and material processing in supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Bordeaux, France. p.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780128v1</w:t>
+                <w:t xml:space="preserve">hal-01782661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure phase equilibrum behaviour of naphthalene in supercritical co2 experimental results and calculation with the peng-robinson equation of state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling solid solubilities in SC-CO2 and cosolvent : development of enhanced density-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity and material processing in supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Bordeaux, France. p.529-534</w:t>
+              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity ans material processing in supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Apr 2002, Bordeaux, France. p.735-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782661v1</w:t>
+                <w:t xml:space="preserve">hal-01781691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESS or SAS: elements of choice for fine particle production</w:t>
               </w:r>
@@ -17176,51 +17176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2E0AA1B"/>
+    <w:nsid w:val="6739CA98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17407,51 +17407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-sauceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2709-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180875663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7176-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04766857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Nahas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berriche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15081968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02403010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Ongkasin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2019.03.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L.A. Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.06.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ouanssi Kamtcheu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335023v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.05.043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01341088v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bocz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T&#225;bi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vadas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.71" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Common" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.04.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Vigh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Wagner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3367" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Kristof Nagy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Nyul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzs Vajna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-012-0022-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01152908v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.10.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441530v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2008.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Freiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.05.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2003.11.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47BE695E75840E1D3CE991952C894827213F7332/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(03)00005-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongguang Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00102-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000181d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452808v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960697v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Nahas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Alex" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhianca Lins de Azevedo Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7871" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuit-Cosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574696v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01318257v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700827v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhen Mao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01743222v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Marosi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729029v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong Obame" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768679v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Vigh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor K Nagy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741811v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757385v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Marosi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kamar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741034v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puissant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781675v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915516v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marciacq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joussot Dubien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780128v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781695v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808920v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808921v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02930915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730596v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847557681-00292" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A37993911CB1D0B5A7F9DBDF11241C29C8D719D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829555v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01858696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-sauceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2709-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180875663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7176-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04766857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Nahas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berriche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15081968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02403010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Ongkasin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2019.03.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L.A. Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.06.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ouanssi Kamtcheu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335023v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.05.043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01341088v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bocz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T&#225;bi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vadas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.71" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Common" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.04.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Vigh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Wagner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3367" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Kristof Nagy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Nyul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzs Vajna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-012-0022-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01152908v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.10.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441530v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2008.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Freiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.05.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2003.11.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47BE695E75840E1D3CE991952C894827213F7332/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(03)00005-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongguang Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00102-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000181d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452808v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960697v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Nahas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Alex" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhianca Lins de Azevedo Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7871" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuit-Cosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574696v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhen Mao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01318257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01743222v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Marosi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729029v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong Obame" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768679v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Vigh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor K Nagy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741811v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757385v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Marosi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kamar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741034v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puissant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781675v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915516v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781685v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marciacq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joussot Dubien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780110v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780128v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781691v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781695v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808920v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808921v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02930915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730596v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847557681-00292" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A37993911CB1D0B5A7F9DBDF11241C29C8D719D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829555v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01858696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>