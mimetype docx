--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -220,295 +220,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t>
+                <w:t xml:space="preserve">Impact of disintegrants on rheological properties and printability in SSE 3D printing of immediate-release formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+                <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Darya Kuznyetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taguet</w:t>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
+                <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206, pp.107017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2025.107017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094626v1</w:t>
+                <w:t xml:space="preserve">hal-04926668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of disintegrants on rheological properties and printability in SSE 3D printing of immediate-release formulations</w:t>
+                <w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morenikeji Aina</w:t>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya Kuznyetsova</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A. Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 206, pp.107017. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2025.107017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926668v1</w:t>
+                <w:t xml:space="preserve">hal-05094626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of gelatin-hydroxyapatite nanohybrid composites</w:t>
               </w:r>
@@ -546,51 +546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73, pp.107533. </w:t>
@@ -628,90 +628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From conception to consumption: Applications of semi-solid extrusion 3D printing in oral drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -900,90 +900,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 assisted extrusion foaming of PLA- cellulose fibre composites: effect of fibre on foam processing and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1034,90 +1034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing texturometer-derived rheological data for predicting the printability of gummy formulations in SSE 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1168,90 +1168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the printability of agar and hydroxypropyl methylcellulose gels as gummy formulations: Insights from rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1302,77 +1302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Personalised Immediate-Release Gel-Based Formulations Using Semi-Solid Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,64 +1462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1592,64 +1592,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1700,103 +1700,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Supercritical CO2 Foaming under Peculiar Conditions: Laser and Ultrasound Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Haurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Berriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (8), pp.1968. </w:t>
@@ -1847,64 +1847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2‐assisted extrusion foaming: A suitable process to produce very lightweight acrylic polymer micro foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Haurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,51 +1981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of sludge in divided granular-like and pasty states using a granular rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devriendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,64 +2111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending and foaming thermoplastic starch with poly (lactic acid) by CO 2 ‐aided hot melt extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2215,51 +2215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelles de l'écoulement pour l'optimisation du séchage des boues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2310,103 +2310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming of PLA Composites by Supercritical Fluid-Assisted Processes: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (15), pp.1-40/3408. </w:t>
@@ -2444,77 +2444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousses, protections et recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit illustré des 80 ans du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80 ans CNRS Occitanie Ouest. Regards croisés de chercheurs, 41, p.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2533,360 +2533,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of cefuroxime axetil in supercritical CO2: measurement and modeling</w:t>
+                <w:t xml:space="preserve">Biocomposite films based on poly(lactic acid) and chitosan nanoparticles: elaboration, microstructural and thermal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanjana Ongkasin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Badens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 152, pp.art.104498. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (s1), pp.E350-E360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.24983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125332v1</w:t>
+                <w:t xml:space="preserve">hal-01924005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposite films based on poly(lactic acid) and chitosan nanoparticles: elaboration, microstructural and thermal characterization</w:t>
+                <w:t xml:space="preserve">Solubility of cefuroxime axetil in supercritical CO2: measurement and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nibal Hijazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Kanjana Ongkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Badens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (s1), pp.E350-E360. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152, pp.art.104498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.24983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924005v1</w:t>
+                <w:t xml:space="preserve">hal-02125332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of drug-polymer solubility from supersaturated spray-dried amorphous solid dispersions: a case study with Efavirenz and Soluplus®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.L.A. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3197,51 +3197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the rheological behavior of mechanically dewatered sewage sludge in uniaxial cyclic compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenglin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,51 +3340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Mouzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion assisted by supercritical CO2 : a review on its application to biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3548,64 +3548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastering the structure of PLA foams made with extrusion assisted by supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3665,51 +3665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A uniaxial cyclic compression method for characterizing the rheological and textural behaviors of mechanically dewatered sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenglin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,51 +3808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tábi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3916,51 +3916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a continuous sewage sludge paddle dryer by coupling Markov chains with penetration theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4254,64 +4254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary rheometry of a binary mixture polymer/CO2 in a single screw extruder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Common</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Operating Parameters on Sewage Sludge Drying in a Paddle Dryer: Design of Experiments for the Determination of Hold-Up and Water Content Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4488,64 +4488,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and mixing efficiency characterisation in a CO2-assisted single-screw extrusion process by residence time distribution using Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Common</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4592,64 +4592,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organo-clays nano-biocomposites by a continuous supercritical CO2 assisted extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,103 +4726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan nanoparticles generation using CO2 assisted processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95, pp.118-128. </w:t>
@@ -4873,77 +4873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of supercritical CO2 plasticization on the degradation and residual crystallinity of melt-extruded spironolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Vigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5007,51 +5007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Residence Time Distribution in a Continuous Paddle Dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,77 +5102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of supercritical CO2-aided and conventional melt extrusion for enhancing the dissolution rate of an active pharmaceutical ingredient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor Kristof Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Nyul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzs Vajna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5236,64 +5236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling non-homogeneous flow and residence time distribution in a single-screw extruder by means of Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5357,51 +5357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges in polymer foaming: A review of extrusion processes assisted by supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,51 +5409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Common</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36, pp.749-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5500,64 +5500,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Structure of a Porous Polymer by Coupling Supercritical CO2 and Single Screw Extrusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,64 +5630,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence time distribution of a pharmaceutical grade polymer melt in a single screw extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5734,64 +5734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of inclusion complex of piroxicam with cyclodextrin by using supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5838,77 +5838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of supercritical carbon dioxide on polystyrene extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5955,77 +5955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three step supercritical process to improve the dissolution rate of Eflucimibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,64 +6128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 141 (3), pp.219-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6219,51 +6219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of eflucimibe in supercritical carbon dioxide with or without a co‐solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,77 +6375,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (2), pp.161-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6491,51 +6491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced density‐based models for solid compound solubilities in supercritical carbon dioxide with cosolvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 127 (1), pp.32-44. </w:t>
@@ -6742,51 +6742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel apparatus for accurate measurements of solid solubilities in supercritical phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,325 +6885,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling of cardboard into highly porous materials</w:t>
+                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: Exploring the process-microstructure relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR DumBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2025 - 28th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.2391-2398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452808v1</w:t>
+                <w:t xml:space="preserve">hal-05272232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: Exploring the process-microstructure relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Chauvet</w:t>
+                <w:t xml:space="preserve">Upcycling of cardboard into highly porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2025 - 28th International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée GDR DumBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMEF/Mines Paris, Jun 2025, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272232v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for 3D printing of cellulose solutions and making aerogels from them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7241,90 +7241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Drying Techniques on the Properties of Cellulose Aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique sur le Génie des Procédés Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section Occitanie-Méditerranée de la Société Chimique de France (SCF) et le Réseau régional des Jeunes Chimistes SCF, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7349,103 +7349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D de gels pour la médecine personnalisée : imprimabilité et propriétés pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Ingénierie de la santé et du bien-être 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT, May 2025, Evry Courcouronnes, France</w:t>
@@ -7487,64 +7487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bad solutions are good to print? 3D printing of cellulose-ionic liquid solution and making aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7697,338 +7697,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal investigations of supercritical CO 2 jet impingement and jet structure influence on its cooling ability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: exploring the process-microstructure relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids EMSF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316507v1</w:t>
+                <w:t xml:space="preserve">hal-04841974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: exploring the process-microstructure relationship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermal investigations of supercritical CO 2 jet impingement and jet structure influence on its cooling ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha El Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Michon</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids EMSF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841974v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation entre l'imprimabilité des formulations à base de gel et leur comportement rhéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8109,64 +8109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Haurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Budapest, May 2023, Budapest, Hungary</w:t>
@@ -8195,103 +8195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de mousses polymères par extrusion assistée par CO2 supercritique : assemblage d'âme pour panneaux sandwich aéronautiques et caractérisation des propriétés acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Dimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P&amp;C 2023 - Polymères et Composites pour l'aéronautique et le spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC et GFP, Sep 2023, Toulouse, France</w:t>
@@ -8320,90 +8320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'extrudabilité de matériaux à base d'hydrogel pour l'impression 3D de médicaments thermosensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8454,77 +8454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussage de polymères bio-sourcés assisté par CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8562,90 +8562,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming of PLA biocomposites by supercritical CO2 assisted extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8687,90 +8687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussage par CO2 supercritique de composites à matrice biopolymère chargée de ﬁbres végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8838,64 +8838,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Dimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Quiroga Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8972,64 +8972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9067,103 +9067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussage de biocomposites PLA-fibres végétales par des procédés assistés par CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022 - Sciences et Solutions technologiques pour la Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -9218,64 +9218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9313,90 +9313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming of PLA-based Biocomposites by Supercritical CO2 Assisted Batch Process : Effect of Processing and Cellulose Fibres on Foam Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9464,64 +9464,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9572,64 +9572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of high drug loading amorphous solid dispersions by Spray Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhianca Lins de Azevedo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9702,64 +9702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuit-Cosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9810,64 +9810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the continuous foaming in the die during supercritical CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9899,243 +9899,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Nucleation and Cell Size During the Continuous Process of Extrusion Assisted by Supercritical CO 2</w:t>
+                <w:t xml:space="preserve">Foaming PLA with Thermoplastic Starch by Extrusion Assisted by Supercritical CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids (EMSF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF, Apr 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574696v1</w:t>
+                <w:t xml:space="preserve">hal-01574694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming PLA with Thermoplastic Starch by Extrusion Assisted by Supercritical CO 2</w:t>
+                <w:t xml:space="preserve">Modelling Nucleation and Cell Size During the Continuous Process of Extrusion Assisted by Supercritical CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids (EMSF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF, Apr 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574694v1</w:t>
+                <w:t xml:space="preserve">hal-01574696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental rheological procedure adapted to dewatered sludge up to 45% dry matter</w:t>
               </w:r>
@@ -10147,51 +10147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Mouzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10242,51 +10242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the rheological properties of mechanically dewatered sewage sludge from uniaxial compression tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenglin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10344,303 +10344,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microstructure/water distribution: a critical factor in characterising the sticky properties of highly concentrated sewage sludge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of Starch as Nucleating Agent for the Extrusion Foaming of Poly-(Lactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2016 - 6th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France. p.146-155</w:t>
+              <w:t xml:space="preserve">15th European Meeting on Supercritical Fluids, EMSF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF, May 2016, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700827v1</w:t>
+                <w:t xml:space="preserve">hal-01318257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Starch as Nucleating Agent for the Extrusion Foaming of Poly-(Lactic Acid)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The microstructure/water distribution: a critical factor in characterising the sticky properties of highly concentrated sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenglin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhen Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Meeting on Supercritical Fluids, EMSF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF, May 2016, Essen, Germany</w:t>
+              <w:t xml:space="preserve">WasteEng 2016 - 6th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France. p.146-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318257v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of PHBV/organo-clays nano-biocomposite foams by continuous supercritical CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10708,103 +10708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical anti-solvent and atomization processes for the elaboration of nanoparticles of chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF, May 2014, Marseille, France. 8p</w:t>
@@ -10827,178 +10827,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of continuous sewage sludge drying in a paddle dryer by coupling Markov chains and penetration theory : influence of contact area estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of Nanostructured Films Based on PLA and Chitosan Nanoparticles Generated by Supercritical CO2 Assisted Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.376-388</w:t>
+              <w:t xml:space="preserve">16th European conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Seville, Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743222v1</w:t>
+                <w:t xml:space="preserve">hal-01258547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution enhancement of active pharmaceutical ingredients in Eudragit E100 by melt extrusion coupled with supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Vigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor Kristof Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11047,152 +11077,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Nanostructured Films Based on PLA and Chitosan Nanoparticles Generated by Supercritical CO2 Assisted Processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling of continuous sewage sludge drying in a paddle dryer by coupling Markov chains and penetration theory : influence of contact area estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European conference on composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Seville, Jun 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.376-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258547v1</w:t>
+                <w:t xml:space="preserve">hal-01743222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the properties of a municipal sewage sludge during flocculation and centrifugation</w:t>
               </w:r>
@@ -11204,51 +11204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ndong Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11299,64 +11299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Foaming Process of Low-Density PLA by Supercritical CO2 Assisted Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11394,64 +11394,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and characterization of PHBV/clay nano-biocomposite foams by supercritical CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11532,51 +11532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of dry sludge hold-up in a continuous paddle dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11640,51 +11640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120651-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11722,64 +11722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of an Active Pharmaceutical Ingredient in Eudragit E100 by Melt Extrusion Coupled with Supercritical Carbon Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Vigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor K Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11828,290 +11828,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la thermodynamique des mélanges : un cours en ligne et une mise en situation au cours d'un projet utilisant le logiciel MATLAB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Génération de nanoparticules de chitosane par effet antisolvant, via un procédé assisté par CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013130719-8 p</w:t>
+              <w:t xml:space="preserve">CRISTAL 7 - Cristallisation et précipitation industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B Biscans &amp; F Espitalier, May 2013, Albi et Toulouse, France. Art. 18 - 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769830v1</w:t>
+                <w:t xml:space="preserve">hal-01768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de nanoparticules de chitosane par effet antisolvant, via un procédé assisté par CO2 supercritique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction à la thermodynamique des mélanges : un cours en ligne et une mise en situation au cours d'un projet utilisant le logiciel MATLAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schwartzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 7 - Cristallisation et précipitation industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B Biscans &amp; F Espitalier, May 2013, Albi et Toulouse, France. Art. 18 - 9 p</w:t>
+              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013130719-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768678v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Markov chains to the modeling of sludge flow in an agitated indirect continuous dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12175,77 +12175,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypropylene grafting in supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro D. Alexandratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12309,51 +12309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSM 2012 -3rd European Conference on Sludge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leon, Spain. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12378,77 +12378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a PHB-HV/clay nanocomposite foam by using sc-CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeb Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12516,64 +12516,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line rheological measurement of a binary mixture polymer/sc-CO2 in an extruder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Common</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12624,77 +12624,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the dissolution rate of an active pharmaceutical ingredient by using melt extrusion coupled with supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor Kristof Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gy Marosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12745,64 +12745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced polymer foam production using a (SC CO2) -assisted extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Common</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12853,64 +12853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopolymer foam production using a (SC CO2)-assisted extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12961,64 +12961,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du gonflement d'un polymère d'origine renouvelable en présence de dioxyde de carbone supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Common</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13069,77 +13069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Markov chain theory for modelling residence time distribution in a single screw extruder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13190,77 +13190,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures rhéologiques sur un biopolymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13298,90 +13298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of extrusion processes using supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13432,77 +13432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle generation using supercritical fluids: industrial examples in the food and the pharmaceutical industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Tunisiennes des Fluides Supercritiques et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, HAMMAMET, Tunisia. pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13540,64 +13540,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion de l'Eudragit E100 assistée par du CO2 supercritique : détermination de la distribution des temps de séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13648,51 +13648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling extrusion and supercritical CO2 : a new process for a homogeneous inclusion of fragile molecules in polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13730,51 +13730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de mousses de polystyrène par couplage extrusion CO2 supercritique : influence du refroidissement et de la température.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13864,77 +13864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide : an efficient tool for the production of ultra-fine particles for the food and pharmaceutical industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEPTIS-13 -13th Nisshin Engineering Particle Technology International Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Awaji, Japan. p.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13972,77 +13972,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide : an efficient tool for the production of ultra-fine particles for the food and the pharmaceutical industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 International Mini-symposium on Material Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Sendai, Japan. p.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14067,51 +14067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de procédés d'extrusion assistés par un fluide supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14214,51 +14214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marciacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joussot Dubien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14313,51 +14313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de l'utilisation de dioxyde de carbone supercritique pour la mise en forme de composés minéraux : application au bicarbonate de soude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14408,64 +14408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three step supercritical process to improve the dissolution rate of Eflucimibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14514,377 +14514,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ress and sas processes for powder generation of an active substance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling solid solubilities in SC-CO2 and cosolvent : development of enhanced density-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity ans material processing in supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Apr 2002, Bordeaux, France. p.735-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780128v1</w:t>
+                <w:t xml:space="preserve">hal-01781691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure phase equilibrum behaviour of naphthalene in supercritical co2 experimental results and calculation with the peng-robinson equation of state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of ress and sas processes for powder generation of an active substance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity and material processing in supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Bordeaux, France. p.529-534</w:t>
+              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782661v1</w:t>
+                <w:t xml:space="preserve">hal-01780128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling solid solubilities in SC-CO2 and cosolvent : development of enhanced density-based models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High pressure phase equilibrum behaviour of naphthalene in supercritical co2 experimental results and calculation with the peng-robinson equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity ans material processing in supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Apr 2002, Bordeaux, France. p.735-740</w:t>
+              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity and material processing in supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Bordeaux, France. p.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781691v1</w:t>
+                <w:t xml:space="preserve">hal-01782661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESS or SAS: elements of choice for fine particle production</w:t>
               </w:r>
@@ -14896,77 +14896,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14991,77 +14991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle generation by sas process : effect of the operating conditions on the specific surface area of the powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15112,51 +15112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of two cosolvents on the solubility behaviour of an active substance in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15214,243 +15214,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of a pharmaceutical solid in supercritical mixtures : measurements and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Solid solubilities in supercritical phases : new apparatus, measurements and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Meeting on supercritical fluids: Particle Design - Materials and Natural Products Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Dec 2000, Antibes-Juan les Pins, France. p.959-964</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Supercritical Fluids (ISSF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids ISASF, Apr 2000, Atlanta, GA, United States. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808920v1</w:t>
+                <w:t xml:space="preserve">hal-01808921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid solubilities in supercritical phases : new apparatus, measurements and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Solubility of a pharmaceutical solid in supercritical mixtures : measurements and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Supercritical Fluids (ISSF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids ISASF, Apr 2000, Atlanta, GA, United States. 11 p</w:t>
+              <w:t xml:space="preserve">7th Meeting on supercritical fluids: Particle Design - Materials and Natural Products Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Dec 2000, Antibes-Juan les Pins, France. p.959-964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808921v1</w:t>
+                <w:t xml:space="preserve">hal-01808920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15462,277 +15462,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile waste upcycling into cellulose aerogel beads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+                <w:t xml:space="preserve">Foaming of PLA Cellulose Composites : Effect of Fibres on the Solidification and Crystallisation Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Eglin</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior EPNOE 2022 - The 5th International EPNOE Junior Scientist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal. </w:t>
+              <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173006v1</w:t>
+                <w:t xml:space="preserve">hal-03706877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of PLA Cellulose Composites : Effect of Fibres on the Solidification and Crystallisation Behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Textile waste upcycling into cellulose aerogel beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
+              <w:t xml:space="preserve">Junior EPNOE 2022 - The 5th International EPNOE Junior Scientist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706877v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, characterization and cytotoxicity evaluation of cellulose aerogels beads made using ionic liquid</w:t>
               </w:r>
@@ -15744,77 +15744,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPM 2022 - Advanced Functional Polymers for Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nice, France. </w:t>
@@ -15869,64 +15869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15964,90 +15964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA-based biocomposites foaming by supercritical CO2 assisted batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16102,64 +16102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of biocomposite foams PLA / Natural fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Chaires Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16210,51 +16210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of PLA/starch foams by an extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16526,51 +16526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stewart Oakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16638,64 +16638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcellular Foaming of (Nano)Biocomposites by Continuous Extrusion Assisted by Supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16768,51 +16768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and modelling solid solubilities in supercritical phases : application to a pharmaceutical molecule, eflucimibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16901,64 +16901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. AFP 1 (n° RE26), Techniques de l'ingénieur, 12 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17015,51 +17015,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et modélisation de la solubilité des composés solides dans des fluides supercritiques: application à la génération de poudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Mines Paristech - Ecole des Mines de Paris, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17176,51 +17176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6739CA98"/>
+    <w:nsid w:val="8D6E6DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17407,51 +17407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-sauceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2709-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180875663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7176-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04766857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Nahas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berriche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15081968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02403010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Ongkasin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2019.03.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L.A. Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.06.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ouanssi Kamtcheu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335023v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.05.043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01341088v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bocz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T&#225;bi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vadas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.71" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Common" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.04.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Vigh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Wagner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3367" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Kristof Nagy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Nyul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzs Vajna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-012-0022-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01152908v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.10.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441530v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2008.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Freiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.05.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2003.11.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47BE695E75840E1D3CE991952C894827213F7332/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(03)00005-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongguang Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00102-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000181d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452808v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960697v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Nahas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Alex" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhianca Lins de Azevedo Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7871" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuit-Cosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574696v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhen Mao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01318257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01743222v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Marosi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729029v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong Obame" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768679v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Vigh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor K Nagy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741811v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757385v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Marosi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kamar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741034v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puissant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781675v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915516v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781685v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marciacq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joussot Dubien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780110v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780128v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781691v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781695v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808920v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808921v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02930915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730596v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847557681-00292" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A37993911CB1D0B5A7F9DBDF11241C29C8D719D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829555v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01858696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-sauceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2709-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180875663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7176-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04766857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Nahas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berriche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15081968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02403010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Ongkasin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2019.03.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L.A. Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.06.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ouanssi Kamtcheu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335023v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.05.043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01341088v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bocz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T&#225;bi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vadas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.71" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Common" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.04.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Vigh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Wagner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3367" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Kristof Nagy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Nyul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzs Vajna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-012-0022-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01152908v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.10.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441530v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2008.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Freiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.05.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2003.11.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47BE695E75840E1D3CE991952C894827213F7332/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(03)00005-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongguang Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00102-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000181d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960697v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Nahas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Alex" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhianca Lins de Azevedo Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7871" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuit-Cosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574696v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01318257v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700827v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhen Mao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Marosi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01743222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729029v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong Obame" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768679v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Vigh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor K Nagy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741811v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757385v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Marosi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kamar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741034v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puissant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781675v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915516v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781685v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marciacq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joussot Dubien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780110v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780128v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781695v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808921v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02930915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730596v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847557681-00292" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A37993911CB1D0B5A7F9DBDF11241C29C8D719D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829555v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01858696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>