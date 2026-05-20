--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -220,295 +220,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of disintegrants on rheological properties and printability in SSE 3D printing of immediate-release formulations</w:t>
+                <w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morenikeji Aina</w:t>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya Kuznyetsova</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
+                <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 206, pp.107017. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2025.107017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926668v1</w:t>
+                <w:t xml:space="preserve">hal-05094626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t>
+                <w:t xml:space="preserve">Impact of disintegrants on rheological properties and printability in SSE 3D printing of immediate-release formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+                <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Darya Kuznyetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taguet</w:t>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
+                <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206, pp.107017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2025.107017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094626v1</w:t>
+                <w:t xml:space="preserve">hal-04926668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of gelatin-hydroxyapatite nanohybrid composites</w:t>
               </w:r>
@@ -546,51 +546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73, pp.107533. </w:t>
@@ -628,90 +628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From conception to consumption: Applications of semi-solid extrusion 3D printing in oral drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -894,1017 +894,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 assisted extrusion foaming of PLA- cellulose fibre composites: effect of fibre on foam processing and morphology</w:t>
+                <w:t xml:space="preserve">Development of Personalised Immediate-Release Gel-Based Formulations Using Semi-Solid Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+                <w:t xml:space="preserve">Morenikeji Aina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Sabir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
+                <w:t xml:space="preserve">Noelia Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+                <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 207, pp.106190. </w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/gels10100665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412332v1</w:t>
+                <w:t xml:space="preserve">hal-04748093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing texturometer-derived rheological data for predicting the printability of gummy formulations in SSE 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 662, pp.124471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the printability of agar and hydroxypropyl methylcellulose gels as gummy formulations: Insights from rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 654, pp.123937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.123937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Personalised Immediate-Release Gel-Based Formulations Using Semi-Solid Extrusion</w:t>
+                <w:t xml:space="preserve">Supercritical CO2 assisted extrusion foaming of PLA- cellulose fibre composites: effect of fibre on foam processing and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morenikeji Aina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Sanchez-Ballester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bégu</w:t>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (10), pp.665. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.106190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels10100665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748093v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling of textile waste into high added value cellulose porous materials, aerogels and cryogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer Supercritical CO2 Foaming under Peculiar Conditions: Laser and Ultrasound Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Négrier</w:t>
+                <w:t xml:space="preserve">Margaux Haurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+                <w:t xml:space="preserve">Rayan Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2su00084a⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15081968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038438v1</w:t>
+                <w:t xml:space="preserve">hal-04082606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling cellulose waste textile into aerogel beads via prilling technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Upcycling of textile waste into high added value cellulose porous materials, aerogels and cryogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05659-x⟩</w:t>
+              <w:t xml:space="preserve">RSC Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), pp.335-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2su00084a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373830v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Supercritical CO2 Foaming under Peculiar Conditions: Laser and Ultrasound Implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Haurat</w:t>
+                <w:t xml:space="preserve">Upcycling cellulose waste textile into aerogel beads via prilling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Berriche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Guenaelle Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (8), pp.1968. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.823-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym15081968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05659-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082606v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2‐assisted extrusion foaming: A suitable process to produce very lightweight acrylic polymer micro foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Haurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,51 +1981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of sludge in divided granular-like and pasty states using a granular rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devriendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,64 +2111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending and foaming thermoplastic starch with poly (lactic acid) by CO 2 ‐aided hot melt extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2209,312 +2209,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelles de l'écoulement pour l'optimisation du séchage des boues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Foaming of PLA Composites by Supercritical Fluid-Assisted Processes: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (15), pp.1-40/3408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25153408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773336v1</w:t>
+                <w:t xml:space="preserve">hal-02913568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of PLA Composites by Supercritical Fluid-Assisted Processes: A Review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Approche multi-échelles de l'écoulement pour l'optimisation du séchage des boues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 428, pp.65-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913568v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousses, protections et recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit illustré des 80 ans du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80 ans CNRS Occitanie Ouest. Regards croisés de chercheurs, 41, p.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2533,360 +2533,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposite films based on poly(lactic acid) and chitosan nanoparticles: elaboration, microstructural and thermal characterization</w:t>
+                <w:t xml:space="preserve">Solubility of cefuroxime axetil in supercritical CO2: measurement and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nibal Hijazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Kanjana Ongkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Badens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (s1), pp.E350-E360. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152, pp.art.104498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.24983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924005v1</w:t>
+                <w:t xml:space="preserve">hal-02125332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of cefuroxime axetil in supercritical CO2: measurement and modeling</w:t>
+                <w:t xml:space="preserve">Biocomposite films based on poly(lactic acid) and chitosan nanoparticles: elaboration, microstructural and thermal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanjana Ongkasin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Badens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 152, pp.art.104498. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (s1), pp.E350-E360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.24983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125332v1</w:t>
+                <w:t xml:space="preserve">hal-01924005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of drug-polymer solubility from supersaturated spray-dried amorphous solid dispersions: a case study with Efavirenz and Soluplus®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.L.A. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie del Confetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3044,2014 +3044,2014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray In Situ Tomography of Thermally Induced Phase Separation of Polylactic Acid in 1,4-Dioxane Solution</w:t>
+                <w:t xml:space="preserve">Experimental rheological procedure adapted to pasty dewatered sludge up to 45 % dry matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Gay</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Mouzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Calvignac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01309⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936837v1</w:t>
+                <w:t xml:space="preserve">hal-01678197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the rheological behavior of mechanically dewatered sewage sludge in uniaxial cyclic compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenglin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 147, p.413-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental rheological procedure adapted to pasty dewatered sludge up to 45 % dry matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron X-ray In Situ Tomography of Thermally Induced Phase Separation of Polylactic Acid in 1,4-Dioxane Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ouanssi Kamtcheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Mouzaoui</w:t>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 133, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (12), pp.7496-7503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678197v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion assisted by supercritical CO2 : a review on its application to biopolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A uniaxial cyclic compression method for characterizing the rheological and textural behaviors of mechanically dewatered sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenglin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fages</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue - 11th International Symposium on Supercritical Fluids, 120 (Part 2), pp.408-420. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2016.05.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335023v2</w:t>
+                <w:t xml:space="preserve">hal-01619250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering the structure of PLA foams made with extrusion assisted by supercritical CO2</w:t>
+                <w:t xml:space="preserve">Extrusion assisted by supercritical CO2 : a review on its application to biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134 (28), </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue - 11th International Symposium on Supercritical Fluids, 120 (Part 2), pp.408-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.45067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2016.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619251v1</w:t>
+                <w:t xml:space="preserve">hal-01335023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uniaxial cyclic compression method for characterizing the rheological and textural behaviors of mechanically dewatered sewage sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mastering the structure of PLA foams made with extrusion assisted by supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 113, pp.171-180. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.45067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619250v1</w:t>
+                <w:t xml:space="preserve">hal-01619251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of natural fibre reinforced PLA foams prepared by supercritical CO 2 assisted extrusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling of a continuous sewage sludge paddle dryer by coupling Markov chains with penetration theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2016.71⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, p.8201-8216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341088v3</w:t>
+                <w:t xml:space="preserve">hal-01565925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a continuous sewage sludge paddle dryer by coupling Markov chains with penetration theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterisation of natural fibre reinforced PLA foams prepared by supercritical CO 2 assisted extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Bocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tábi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, p.8201-8216. </w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (9), pp.771-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2016.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565925v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341088v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for measurement of sludge residence time distribution in a paddle dryer using X-ray fluorescence analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Influence of Operating Parameters on Sewage Sludge Drying in a Paddle Dryer: Design of Experiments for the Determination of Hold-Up and Water Content Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.005⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.1276-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1026976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164610v1</w:t>
+                <w:t xml:space="preserve">hal-01565952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Sewage Sludge Flow in a Continuous Paddle Dryer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A new methodology for measurement of sludge residence time distribution in a paddle dryer using X-ray fluorescence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (9), pp.1061-1067. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2014.982252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168605v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary rheometry of a binary mixture polymer/CO2 in a single screw extruder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling of Sewage Sludge Flow in a Continuous Paddle Dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fages</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2015.04.004⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.1061-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2014.982252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611093v1</w:t>
+                <w:t xml:space="preserve">hal-01168605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Operating Parameters on Sewage Sludge Drying in a Paddle Dryer: Design of Experiments for the Determination of Hold-Up and Water Content Profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Capillary rheometry of a binary mixture polymer/CO2 in a single screw extruder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Common</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33, pp.1276-1285. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.21-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1026976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565952v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and mixing efficiency characterisation in a CO2-assisted single-screw extrusion process by residence time distribution using Raman spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Effect of supercritical CO2 plasticization on the degradation and residual crystallinity of melt-extruded spironolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Vigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (10), pp.1135-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611624v1</w:t>
+                <w:t xml:space="preserve">hal-01611614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organo-clays nano-biocomposites by a continuous supercritical CO2 assisted extrusion process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Flow and mixing efficiency characterisation in a CO2-assisted single-screw extrusion process by residence time distribution using Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Common</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61, pp.157-171. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (7), p. 1210-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611610v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan nanoparticles generation using CO2 assisted processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+                <w:t xml:space="preserve">Foaming of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organo-clays nano-biocomposites by a continuous supercritical CO2 assisted extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haithem Louati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.08.003⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611626v1</w:t>
+                <w:t xml:space="preserve">hal-01611610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of supercritical CO2 plasticization on the degradation and residual crystallinity of melt-extruded spironolactone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Chitosan nanoparticles generation using CO2 assisted processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Istvan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (10), pp.1135-1144. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.3367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611614v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Residence Time Distribution in a Continuous Paddle Dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5083,377 +5083,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of supercritical CO2-aided and conventional melt extrusion for enhancing the dissolution rate of an active pharmaceutical ingredient</w:t>
+                <w:t xml:space="preserve">Modelling non-homogeneous flow and residence time distribution in a single-screw extruder by means of Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsombor Kristof Nagy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Denis Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Nyul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balzs Vajna</w:t>
+                <w:t xml:space="preserve">Vadim Mizonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (5), p. 909-918. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (8), pp.2141-2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.1991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10910-012-0022-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618290v1</w:t>
+                <w:t xml:space="preserve">hal-01618291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling non-homogeneous flow and residence time distribution in a single-screw extruder by means of Markov chains</w:t>
+                <w:t xml:space="preserve">Use of supercritical CO2-aided and conventional melt extrusion for enhancing the dissolution rate of an active pharmaceutical ingredient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ponomarev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Zsombor Kristof Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Nyul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Mizonov</w:t>
+                <w:t xml:space="preserve">Balzs Vajna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (8), pp.2141-2154. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (5), p. 909-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10910-012-0022-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.1991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618291v1</w:t>
+                <w:t xml:space="preserve">hal-01618290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges in polymer foaming: A review of extrusion processes assisted by supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Common</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36, pp.749-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5487,77 +5487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Structure of a Porous Polymer by Coupling Supercritical CO2 and Single Screw Extrusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5617,77 +5617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence time distribution of a pharmaceutical grade polymer melt in a single screw extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5734,64 +5734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of inclusion complex of piroxicam with cyclodextrin by using supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5838,77 +5838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of supercritical carbon dioxide on polystyrene extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5955,77 +5955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three step supercritical process to improve the dissolution rate of Eflucimibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,64 +6128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 141 (3), pp.219-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6219,51 +6219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of eflucimibe in supercritical carbon dioxide with or without a co‐solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,77 +6375,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (2), pp.161-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6491,51 +6491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced density‐based models for solid compound solubilities in supercritical carbon dioxide with cosolvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 127 (1), pp.32-44. </w:t>
@@ -6742,51 +6742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel apparatus for accurate measurements of solid solubilities in supercritical phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,718 +6885,718 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: Exploring the process-microstructure relationship</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bad solutions are good to print? 3D printing of cellulose-ionic liquid solution and making aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2025 - 28th International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR DumBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMEF, Mines Paris, Jun 2025, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272232v1</w:t>
+                <w:t xml:space="preserve">hal-05452786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling of cardboard into highly porous materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: Exploring the process-microstructure relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR DumBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2025 - 28th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.2391-2398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452808v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for 3D printing of cellulose solutions and making aerogels from them</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Upcycling of cardboard into highly porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2025 - American Chemical Society Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, San-Diego CA, United States</w:t>
+              <w:t xml:space="preserve">Journée GDR DumBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMEF/Mines Paris, Jun 2025, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428060v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Drying Techniques on the Properties of Cellulose Aerogels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">New approach for 3D printing of cellulose solutions and making aerogels from them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique sur le Génie des Procédés Grand Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, section Occitanie-Méditerranée de la Société Chimique de France (SCF) et le Réseau régional des Jeunes Chimistes SCF, May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2025 - American Chemical Society Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, San-Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454676v1</w:t>
+                <w:t xml:space="preserve">hal-05428060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impression 3D de gels pour la médecine personnalisée : imprimabilité et propriétés pharmaceutiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
+                <w:t xml:space="preserve">Influence of Drying Techniques on the Properties of Cellulose Aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT - Ingénierie de la santé et du bien-être 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT, May 2025, Evry Courcouronnes, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique sur le Génie des Procédés Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, section Occitanie-Méditerranée de la Société Chimique de France (SCF) et le Réseau régional des Jeunes Chimistes SCF, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291418v1</w:t>
+                <w:t xml:space="preserve">hal-05454676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bad solutions are good to print? 3D printing of cellulose-ionic liquid solution and making aerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Négrier</w:t>
+                <w:t xml:space="preserve">Impression 3D de gels pour la médecine personnalisée : imprimabilité et propriétés pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morenikeji Aina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR DumBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEMEF, Mines Paris, Jun 2025, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Colloque IMT - Ingénierie de la santé et du bien-être 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT, May 2025, Evry Courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452786v1</w:t>
+                <w:t xml:space="preserve">hal-05291418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Investigations of Supercritical CO2 Jet Impingement and Its Cooling Applicability in a Machining Context</w:t>
               </w:r>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7697,351 +7697,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: exploring the process-microstructure relationship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thermal investigations of supercritical CO 2 jet impingement and jet structure influence on its cooling ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha El Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Michon</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids EMSF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841974v1</w:t>
+                <w:t xml:space="preserve">hal-05316507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal investigations of supercritical CO 2 jet impingement and jet structure influence on its cooling ability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of thermoplastic CO2 assisted extrusion foaming: exploring the process-microstructure relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Altinisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids EMSF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316507v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation entre l'imprimabilité des formulations à base de gel et leur comportement rhéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024 - Société française de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section Nord de la Société Française de Génie des Procédés,, Oct 2024, Deauville, France</w:t>
@@ -8064,726 +8064,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasound on the foaming of PMMA-based polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foaming of PLA biocomposites by supercritical CO2 assisted extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Villamil Jiménez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Budapest, May 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960772v1</w:t>
+                <w:t xml:space="preserve">hal-04114166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de mousses polymères par extrusion assistée par CO2 supercritique : assemblage d'âme pour panneaux sandwich aéronautiques et caractérisation des propriétés acoustiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Moussage de polymères bio-sourcés assisté par CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P&amp;C 2023 - Polymères et Composites pour l'aéronautique et le spatial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC et GFP, Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR DUMBIO 2023 - Journées de printemps 2023 du GDR DUMBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017259v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'extrudabilité de matériaux à base d'hydrogel pour l'impression 3D de médicaments thermosensibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of ultrasound on the foaming of PMMA-based polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Haurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bégu</w:t>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Budapest, May 2023, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103418v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussage de polymères bio-sourcés assisté par CO2 supercritique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de mousses polymères par extrusion assistée par CO2 supercritique : assemblage d'âme pour panneaux sandwich aéronautiques et caractérisation des propriétés acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Dimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR DUMBIO 2023 - Journées de printemps 2023 du GDR DUMBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">P&amp;C 2023 - Polymères et Composites pour l'aéronautique et le spatial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC et GFP, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172937v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of PLA biocomposites by supercritical CO2 assisted extrusion process</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'extrudabilité de matériaux à base d'hydrogel pour l'impression 3D de médicaments thermosensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+                <w:t xml:space="preserve">Morenikeji Aina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+                <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.06002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337906002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114166v1</w:t>
+                <w:t xml:space="preserve">hal-04103418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussage par CO2 supercritique de composites à matrice biopolymère chargée de ﬁbres végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Agro et Bio ressources - Les Avant-Premières du 18ème congrès de la SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t>
@@ -8812,90 +8812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 assisted foam extrusion for aeronautical sandwich structure manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Dimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Quiroga Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8946,103 +8946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous materials from cellulose and starch : aerogels and cryogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9061,575 +9061,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussage de biocomposites PLA-fibres végétales par des procédés assistés par CO2 supercritique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">From textile waste to cellulose aerogels beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - Sciences et Solutions technologiques pour la Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874425v1</w:t>
+                <w:t xml:space="preserve">hal-04172970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From textile waste to cellulose aerogels beads</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Moussage de biocomposites PLA-fibres végétales par des procédés assistés par CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - Sciences et Solutions technologiques pour la Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172970v1</w:t>
+                <w:t xml:space="preserve">hal-03874425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of PLA-based Biocomposites by Supercritical CO2 Assisted Batch Process : Effect of Processing and Cellulose Fibres on Foam Microstructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">From textile waste to cellulose aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
+              <w:t xml:space="preserve">EPNOE2021 - 7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence (EPNOE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436987v1</w:t>
+                <w:t xml:space="preserve">hal-04172959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From textile waste to cellulose aerogels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Foaming of PLA-based Biocomposites by Supercritical CO2 Assisted Batch Process : Effect of Processing and Cellulose Fibres on Foam Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE2021 - 7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence (EPNOE)</w:t>
+              <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172959v1</w:t>
+                <w:t xml:space="preserve">hal-03436987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of high drug loading amorphous solid dispersions by Spray Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhianca Lins de Azevedo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9670,649 +9670,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion Foaming of Poly-(Lactic Acid) blends with additives as nucleating agent</w:t>
+                <w:t xml:space="preserve">Modelling the continuous foaming in the die during supercritical CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR THE ADVANCEMENT OF SUPERCRITICAL FLUIDS, Apr 2018, Antibes-Juan-Les-Pins, France. 7 p</w:t>
+              <w:t xml:space="preserve">ISSF 2018 - 12th International Symposium on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR THE ADVANCEMENT OF SUPERCRITICAL FLUIDS, Apr 2018, Antibes-Juan-Les-Pins, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858140v1</w:t>
+                <w:t xml:space="preserve">hal-01943228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the continuous foaming in the die during supercritical CO2 assisted extrusion</w:t>
+                <w:t xml:space="preserve">Extrusion Foaming of Poly-(Lactic Acid) blends with additives as nucleating agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupuit-Cosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSF 2018 - 12th International Symposium on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR THE ADVANCEMENT OF SUPERCRITICAL FLUIDS, Apr 2018, Antibes-Juan-Les-Pins, France. 6 p</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR THE ADVANCEMENT OF SUPERCRITICAL FLUIDS, Apr 2018, Antibes-Juan-Les-Pins, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943228v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming PLA with Thermoplastic Starch by Extrusion Assisted by Supercritical CO 2</w:t>
+                <w:t xml:space="preserve">Modelling Nucleation and Cell Size During the Continuous Process of Extrusion Assisted by Supercritical CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids (EMSF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF, Apr 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574694v1</w:t>
+                <w:t xml:space="preserve">hal-01574696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Nucleation and Cell Size During the Continuous Process of Extrusion Assisted by Supercritical CO 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental rheological procedure adapted to dewatered sludge up to 45% dry matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Mouzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Baudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fages</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids (EMSF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF, Apr 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SLUDGETECH 2017 - The IWA Specialist Conference on Sludge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574696v1</w:t>
+                <w:t xml:space="preserve">hal-01696040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental rheological procedure adapted to dewatered sludge up to 45% dry matter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Foaming PLA with Thermoplastic Starch by Extrusion Assisted by Supercritical CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLUDGETECH 2017 - The IWA Specialist Conference on Sludge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. 8 p</w:t>
+              <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids (EMSF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF, Apr 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696040v1</w:t>
+                <w:t xml:space="preserve">hal-01574694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the rheological properties of mechanically dewatered sewage sludge from uniaxial compression tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenglin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10344,342 +10344,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Starch as Nucleating Agent for the Extrusion Foaming of Poly-(Lactic Acid)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The microstructure/water distribution: a critical factor in characterising the sticky properties of highly concentrated sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenglin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhen Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Meeting on Supercritical Fluids, EMSF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF, May 2016, Essen, Germany</w:t>
+              <w:t xml:space="preserve">WasteEng 2016 - 6th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France. p.146-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318257v1</w:t>
+                <w:t xml:space="preserve">hal-01700827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microstructure/water distribution: a critical factor in characterising the sticky properties of highly concentrated sewage sludge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Use of Starch as Nucleating Agent for the Extrusion Foaming of Poly-(Lactic Acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2016 - 6th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France. p.146-155</w:t>
+              <w:t xml:space="preserve">15th European Meeting on Supercritical Fluids, EMSF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF, May 2016, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700827v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of PHBV/organo-clays nano-biocomposite foams by continuous supercritical CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
@@ -10702,346 +10702,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical anti-solvent and atomization processes for the elaboration of nanoparticles of chitosan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determination of dry sludge hold-up in a continuous paddle dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF, May 2014, Marseille, France. 8p</w:t>
+              <w:t xml:space="preserve">ECSM 2014 - 4th European Conference on Sludge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Izmir, Turkey. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725163v2</w:t>
+                <w:t xml:space="preserve">hal-01725292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Nanostructured Films Based on PLA and Chitosan Nanoparticles Generated by Supercritical CO2 Assisted Processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling of continuous sewage sludge drying in a paddle dryer by coupling Markov chains and penetration theory : influence of contact area estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European conference on composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Seville, Jun 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.376-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258547v1</w:t>
+                <w:t xml:space="preserve">hal-01743222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution enhancement of active pharmaceutical ingredients in Eudragit E100 by melt extrusion coupled with supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Vigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor Kristof Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Marosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11077,614 +11017,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of continuous sewage sludge drying in a paddle dryer by coupling Markov chains and penetration theory : influence of contact area estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of Nanostructured Films Based on PLA and Chitosan Nanoparticles Generated by Supercritical CO2 Assisted Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.376-388</w:t>
+              <w:t xml:space="preserve">16th European conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Seville, Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743222v1</w:t>
+                <w:t xml:space="preserve">hal-01258547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the properties of a municipal sewage sludge during flocculation and centrifugation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Supercritical anti-solvent and atomization processes for the elaboration of nanoparticles of chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Sludge Management (ECSM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF, May 2014, Marseille, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729029v1</w:t>
+                <w:t xml:space="preserve">hal-01725163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Foaming Process of Low-Density PLA by Supercritical CO2 Assisted Extrusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evolution of the properties of a municipal sewage sludge during flocculation and centrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ndong Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fages</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids – EMSF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Advancement of Superritical Fluids - ISASF, May 2014, MARSEILLE, France. 6 p</w:t>
+              <w:t xml:space="preserve">4th European Conference on Sludge Management (ECSM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729581v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and characterization of PHBV/clay nano-biocomposite foams by supercritical CO2 assisted extrusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Continuous Foaming Process of Low-Density PLA by Supercritical CO2 Assisted Extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16 -16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Composite Materials - University of Seville, Jun 2014, Seville, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids – EMSF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Advancement of Superritical Fluids - ISASF, May 2014, MARSEILLE, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753246v1</w:t>
+                <w:t xml:space="preserve">hal-01729581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dry sludge hold-up in a continuous paddle dryer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Processing and characterization of PHBV/clay nano-biocomposite foams by supercritical CO2 assisted extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSM 2014 - 4th European Conference on Sludge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Izmir, Turkey. 8p</w:t>
+              <w:t xml:space="preserve">ECCM 16 -16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Composite Materials - University of Seville, Jun 2014, Seville, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725292v1</w:t>
+                <w:t xml:space="preserve">hal-01753246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la distribution des temps de séjour de boues résiduaires urbaines dans un sécheur par contact avec agitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120651-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11722,64 +11722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of an Active Pharmaceutical Ingredient in Eudragit E100 by Melt Extrusion Coupled with Supercritical Carbon Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Vigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor K Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11828,303 +11828,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de nanoparticules de chitosane par effet antisolvant, via un procédé assisté par CO2 supercritique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Introduction à la thermodynamique des mélanges : un cours en ligne et une mise en situation au cours d'un projet utilisant le logiciel MATLAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schwartzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 7 - Cristallisation et précipitation industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B Biscans &amp; F Espitalier, May 2013, Albi et Toulouse, France. Art. 18 - 9 p</w:t>
+              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013130719-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768678v1</w:t>
+                <w:t xml:space="preserve">hal-01769830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la thermodynamique des mélanges : un cours en ligne et une mise en situation au cours d'un projet utilisant le logiciel MATLAB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Génération de nanoparticules de chitosane par effet antisolvant, via un procédé assisté par CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013130719-8 p</w:t>
+              <w:t xml:space="preserve">CRISTAL 7 - Cristallisation et précipitation industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B Biscans &amp; F Espitalier, May 2013, Albi et Toulouse, France. Art. 18 - 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769830v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Markov chains to the modeling of sludge flow in an agitated indirect continuous dryer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12156,325 +12156,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene grafting in supercritical carbon dioxide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the residence time distribution in a continuous paddle dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spiro D. Alexandratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSF 2012 -10th International Symposium on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids, ISASF, May 2012, San Francisco, United States. 5 p</w:t>
+              <w:t xml:space="preserve">ECSM 2012 -3rd European Conference on Sludge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Leon, Spain. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741824v1</w:t>
+                <w:t xml:space="preserve">hal-01741829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the residence time distribution in a continuous paddle dryer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Polypropylene grafting in supercritical carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro D. Alexandratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSM 2012 -3rd European Conference on Sludge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Leon, Spain. 9 p</w:t>
+              <w:t xml:space="preserve">ISSF 2012 -10th International Symposium on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids, ISASF, May 2012, San Francisco, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741829v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a PHB-HV/clay nanocomposite foam by using sc-CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeb Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European meeting on supercritical fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF - TU Delft, Oct 2011, The Hague, Netherlands. 13 p</w:t>
@@ -12503,77 +12503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line rheological measurement of a binary mixture polymer/sc-CO2 in an extruder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Common</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12605,541 +12605,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the dissolution rate of an active pharmaceutical ingredient by using melt extrusion coupled with supercritical CO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biosourced polymer foam production using a (SC CO2) -assisted extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Common</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISASF, May 2010, Graz, Austria. 9 p</w:t>
+              <w:t xml:space="preserve">, ISASF, May 2010, Graz, Austria. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757385v1</w:t>
+                <w:t xml:space="preserve">hal-01757387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosourced polymer foam production using a (SC CO2) -assisted extrusion process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Control of the dissolution rate of an active pharmaceutical ingredient by using melt extrusion coupled with supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsombor Kristof Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gy Marosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISASF, May 2010, Graz, Austria. 13 p</w:t>
+              <w:t xml:space="preserve">, ISASF, May 2010, Graz, Austria. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757387v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymer foam production using a (SC CO2)-assisted extrusion process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mesure du gonflement d'un polymère d'origine renouvelable en présence de dioxyde de carbone supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Common</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSF 2009 -9th International Symposium on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids ISASF, May 2009, Arcachon, France. 6 p</w:t>
+              <w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757390v1</w:t>
+                <w:t xml:space="preserve">hal-01769844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du gonflement d'un polymère d'origine renouvelable en présence de dioxyde de carbone supercritique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Biopolymer foam production using a (SC CO2)-assisted extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 6 p</w:t>
+              <w:t xml:space="preserve">ISSF 2009 -9th International Symposium on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids ISASF, May 2009, Arcachon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769844v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Markov chain theory for modelling residence time distribution in a single screw extruder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13171,338 +13171,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures rhéologiques sur un biopolymère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Improvement of extrusion processes using supercritical carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR 42 -42ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. 4 p</w:t>
+              <w:t xml:space="preserve">4th Summer school on Supercritical fluids and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Arcachon, France. p.217-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769861v1</w:t>
+                <w:t xml:space="preserve">hal-01741034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of extrusion processes using supercritical carbon dioxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mesures rhéologiques sur un biopolymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Summer school on Supercritical fluids and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Arcachon, France. p.217-237</w:t>
+              <w:t xml:space="preserve">GFR 42 -42ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741034v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle generation using supercritical fluids: industrial examples in the food and the pharmaceutical industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Tunisiennes des Fluides Supercritiques et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, HAMMAMET, Tunisia. pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13527,77 +13527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion de l'Eudragit E100 assistée par du CO2 supercritique : détermination de la distribution des temps de séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13635,64 +13635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling extrusion and supercritical CO2 : a new process for a homogeneous inclusion of fragile molecules in polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13730,64 +13730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de mousses de polystyrène par couplage extrusion CO2 supercritique : influence du refroidissement et de la température.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13864,77 +13864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide : an efficient tool for the production of ultra-fine particles for the food and pharmaceutical industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEPTIS-13 -13th Nisshin Engineering Particle Technology International Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Awaji, Japan. p.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13972,77 +13972,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide : an efficient tool for the production of ultra-fine particles for the food and the pharmaceutical industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 International Mini-symposium on Material Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Sendai, Japan. p.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14067,51 +14067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de procédés d'extrusion assistés par un fluide supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14214,51 +14214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marciacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joussot Dubien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14313,51 +14313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de l'utilisation de dioxyde de carbone supercritique pour la mise en forme de composés minéraux : application au bicarbonate de soude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14408,64 +14408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three step supercritical process to improve the dissolution rate of Eflucimibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14514,554 +14514,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling solid solubilities in SC-CO2 and cosolvent : development of enhanced density-based models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Use of ress and sas processes for powder generation of an active substance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity ans material processing in supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Apr 2002, Bordeaux, France. p.735-740</w:t>
+              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781691v1</w:t>
+                <w:t xml:space="preserve">hal-01780128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ress and sas processes for powder generation of an active substance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High pressure phase equilibrum behaviour of naphthalene in supercritical co2 experimental results and calculation with the peng-robinson equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity and material processing in supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Bordeaux, France. p.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780128v1</w:t>
+                <w:t xml:space="preserve">hal-01782661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure phase equilibrum behaviour of naphthalene in supercritical co2 experimental results and calculation with the peng-robinson equation of state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RESS or SAS: elements of choice for fine particle production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity and material processing in supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Bordeaux, France. p.529-534</w:t>
+              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782661v1</w:t>
+                <w:t xml:space="preserve">hal-01781695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESS or SAS: elements of choice for fine particle production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling solid solubilities in SC-CO2 and cosolvent : development of enhanced density-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">8th meeting on supercritical fluids: chemical reactivity ans material processing in supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Apr 2002, Bordeaux, France. p.735-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781695v1</w:t>
+                <w:t xml:space="preserve">hal-01781691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle generation by sas process : effect of the operating conditions on the specific surface area of the powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15112,51 +15112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of two cosolvents on the solubility behaviour of an active substance in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15214,243 +15214,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid solubilities in supercritical phases : new apparatus, measurements and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solubility of a pharmaceutical solid in supercritical mixtures : measurements and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Supercritical Fluids (ISSF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids ISASF, Apr 2000, Atlanta, GA, United States. 11 p</w:t>
+              <w:t xml:space="preserve">7th Meeting on supercritical fluids: Particle Design - Materials and Natural Products Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Dec 2000, Antibes-Juan les Pins, France. p.959-964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808921v1</w:t>
+                <w:t xml:space="preserve">hal-01808920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of a pharmaceutical solid in supercritical mixtures : measurements and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solid solubilities in supercritical phases : new apparatus, measurements and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Meeting on supercritical fluids: Particle Design - Materials and Natural Products Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF International Society for the Advancement of Supercritical Fluids, Dec 2000, Antibes-Juan les Pins, France. p.959-964</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Supercritical Fluids (ISSF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids ISASF, Apr 2000, Atlanta, GA, United States. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808920v1</w:t>
+                <w:t xml:space="preserve">hal-01808921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15462,484 +15462,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of PLA Cellulose Composites : Effect of Fibres on the Solidification and Crystallisation Behaviour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Preparation, characterization and cytotoxicity evaluation of cellulose aerogels beads made using ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
+              <w:t xml:space="preserve">AFPM 2022 - Advanced Functional Polymers for Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706877v1</w:t>
+                <w:t xml:space="preserve">hal-04172996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile waste upcycling into cellulose aerogel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junior EPNOE 2022 - The 5th International EPNOE Junior Scientist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, characterization and cytotoxicity evaluation of cellulose aerogels beads made using ionic liquid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Foaming of PLA Cellulose Composites : Effect of Fibres on the Solidification and Crystallisation Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Eglin</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPM 2022 - Advanced Functional Polymers for Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nice, France. </w:t>
+              <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172996v1</w:t>
+                <w:t xml:space="preserve">hal-03706877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcycling de textiles multicomposants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres CARATS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15964,103 +15964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA-based biocomposites foaming by supercritical CO2 assisted batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2021 - European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
@@ -16102,64 +16102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of biocomposite foams PLA / Natural fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Chaires Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16210,51 +16210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of PLA/starch foams by an extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16526,51 +16526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stewart Oakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16638,64 +16638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcellular Foaming of (Nano)Biocomposites by Continuous Extrusion Assisted by Supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16768,51 +16768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and modelling solid solubilities in supercritical phases : application to a pharmaceutical molecule, eflucimibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16901,64 +16901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. AFP 1 (n° RE26), Techniques de l'ingénieur, 12 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17015,51 +17015,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et modélisation de la solubilité des composés solides dans des fluides supercritiques: application à la génération de poudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Mines Paristech - Ecole des Mines de Paris, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17176,51 +17176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D6E6DF2"/>
+    <w:nsid w:val="0591FCD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17407,51 +17407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-sauceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2709-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180875663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7176-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04766857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Nahas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berriche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15081968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02403010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Ongkasin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2019.03.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L.A. Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.06.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ouanssi Kamtcheu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335023v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.05.043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01341088v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bocz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T&#225;bi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vadas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.71" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Common" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.04.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Vigh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Wagner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3367" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Kristof Nagy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Nyul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzs Vajna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-012-0022-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01152908v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.10.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441530v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2008.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Freiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.05.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2003.11.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47BE695E75840E1D3CE991952C894827213F7332/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(03)00005-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongguang Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00102-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000181d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960697v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Nahas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Alex" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhianca Lins de Azevedo Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7871" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuit-Cosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574696v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01318257v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700827v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhen Mao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Marosi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01743222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729029v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong Obame" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768679v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Vigh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor K Nagy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741811v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741824v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757385v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Marosi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kamar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741034v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puissant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781675v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915516v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781685v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marciacq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joussot Dubien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780110v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780128v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781695v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808921v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02930915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730596v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847557681-00292" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A37993911CB1D0B5A7F9DBDF11241C29C8D719D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829555v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01858696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martial-sauceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2709-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180875663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7176-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04766857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Nahas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haurat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berriche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15081968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03855103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pedros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouzaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04773336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02403010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02125332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Ongkasin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2019.03.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L.A. Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.06.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02120362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.150" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01678197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mouzaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.01.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Gay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ouanssi Kamtcheu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335023v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.05.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.04.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01341088v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bocz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T&#225;bi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vadas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2016.71" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01565952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1026976" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01168605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982252" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Common" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.04.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Vigh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3367" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-012-0022-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Kristof Nagy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Nyul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzs Vajna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1991" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01152908v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.12.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.10.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441530v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2008.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Freiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.05.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2003.11.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47BE695E75840E1D3CE991952C894827213F7332/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3812(03)00005-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongguang Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00102-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000181d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinisik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-258" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960697v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Nahas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Alex" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonneval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Quiroga Cortes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02267499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhianca Lins de Azevedo Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7871" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943228v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01858140v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuit-Cosse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574696v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696040v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01574694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhen Mao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01318257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01743222v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Marosi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729029v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong Obame" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729581v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768679v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Vigh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor K Nagy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741811v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757387v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757385v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Marosi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kamar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769861v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;onardi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puissant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781675v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915516v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781685v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marciacq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joussot Dubien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780110v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780128v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808920v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808921v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02930915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730596v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847557681-00292" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A37993911CB1D0B5A7F9DBDF11241C29C8D719D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829555v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01858696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>