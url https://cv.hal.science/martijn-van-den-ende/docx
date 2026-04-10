--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -234,628 +234,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Traffic Monitoring: Leveraging Distributed Acoustic Sensing and Deep Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Khacef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Richard</w:t>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ferrari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2025.3556234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632372v1</w:t>
+                <w:t xml:space="preserve">hal-05232248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Precision Traffic Monitoring: Leveraging Distributed Acoustic Sensing and Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feyza Arzu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (6), pp.7678-7689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2025.3556234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232248v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
+                <w:t xml:space="preserve">Automatic Earthquake Catalogs From a Permanent DAS Offshore Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqing Xie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 130 (10), pp.e2025JB031565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456294v1</w:t>
+                <w:t xml:space="preserve">hal-05383475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Earthquake Catalogs From a Permanent DAS Offshore Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Peix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (10), pp.e2025JB031565. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383475v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xdas: A Python Framework for Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -919,77 +919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the dynamic range of Distributed Acoustic Sensing for Earthquake Early Warning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1036,90 +1036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Sediment Cover Offshore Central Chile With Surface‐Wave Dispersion and P‐Wave Conversion Using Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JB030507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1153,90 +1153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1443,51 +1443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotian Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiqing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1655,51 +1655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,77 +1802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Deconvolution for Traffic Analysis with Distributed Acoustic Sensing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (3), pp.2947-2962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1945,64 +1945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2053,90 +2053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 231 (1), pp.394-407. </w:t>
@@ -2168,161 +2168,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03748535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+                <w:t xml:space="preserve">Automatic fault mapping in remote optical images and topographic data with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Lionel Mattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Jean‐michel Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+                <w:t xml:space="preserve">hal-03191101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating seismic beamforming capabilities of distributed acoustic sensing arrays</w:t>
               </w:r>
@@ -2393,473 +2393,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic fault mapping in remote optical images and topographic data with deep learning</w:t>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Mattéo</w:t>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Gaucel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB021269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191101v1</w:t>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Seismic Source Characterization Using Deep Graph Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microphysical Model Predictions of Fault Restrengthening Under Room‐Humidity and Hydrothermal Conditions: From Logarithmic to Power‐Law Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Niemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088690⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (4), pp.e2019JB018567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931963v1</w:t>
+                <w:t xml:space="preserve">hal-03578363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphysical Model Predictions of Fault Restrengthening Under Room‐Humidity and Hydrothermal Conditions: From Logarithmic to Power‐Law Healing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting microphysical fault friction parameters from laboratory and field injection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Niemeijer</w:t>
+                <w:t xml:space="preserve">Marco Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB018567⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2245-2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-2245-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578363v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting microphysical fault friction parameters from laboratory and field injection experiments</w:t>
+                <w:t xml:space="preserve">Automated Seismic Source Characterization Using Deep Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.2245-2256. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (17), pp.e2020GL088690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-11-2245-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079544v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics of fault friction: insights from experiments on simulated gouges at low shearing velocities</w:t>
               </w:r>
@@ -2871,64 +2871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berend Verberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Niemeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Spiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niemeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (8), pp.e2019JB019328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3105,51 +3105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the statistical significance of foreshock sequences in Southern California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3678,51 +3678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle lithologique de la propagation de la rupture du séisme du Teil (2019/11/11 ; Mw4,9) et de la localisation des répliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
@@ -3803,103 +3803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Velocity Field Learning for High-Resolution Traffic Monitoring with Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 56th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pacific Grove, United States. pp.790-794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4084,64 +4084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 55th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Pacific Grove, France. pp.1104-1108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4214,64 +4214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4337,103 +4337,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A workflow for building an automatic earthquake catalog from near-real time DAS data recorded on offshore telecommunications cable in central Chile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna (Austria), Austria. 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4480,51 +4480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,51 +4650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Carrillo-Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,51 +4911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matt&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaucel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianye Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Niemeijer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018567" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Verberne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Spiers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2075-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017500" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Ende" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46241-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Corina Giese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen King" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Plumper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Loes ten Kate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matt&#233;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaucel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021269" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianye Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Niemeijer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Verberne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Spiers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2075-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017500" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Ende" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46241-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Corina Giese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen King" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Plumper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Loes ten Kate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>