--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -100,762 +100,762 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
+                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978093v1</w:t>
+                <w:t xml:space="preserve">hal-05456294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+                <w:t xml:space="preserve">Automatic Earthquake Catalogs From a Permanent DAS Offshore Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feyza Arzu</w:t>
+                <w:t xml:space="preserve">Fabrice Peix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (10), pp.e2025JB031565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232248v1</w:t>
+                <w:t xml:space="preserve">hal-05383475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Traffic Monitoring: Leveraging Distributed Acoustic Sensing and Deep Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Khacef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Richard</w:t>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ferrari</w:t>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (6), pp.7678-7689. </w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2025.3556234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632372v1</w:t>
+                <w:t xml:space="preserve">hal-04978093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Earthquake Catalogs From a Permanent DAS Offshore Network</w:t>
+                <w:t xml:space="preserve">Precision Traffic Monitoring: Leveraging Distributed Acoustic Sensing and Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Yacine Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+                <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chèze</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JB031565⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (6), pp.7678-7689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2025.3556234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383475v1</w:t>
+                <w:t xml:space="preserve">hal-04632372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqing Xie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456294v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xdas: A Python Framework for Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -919,77 +919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the dynamic range of Distributed Acoustic Sensing for Earthquake Early Warning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1036,90 +1036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Sediment Cover Offshore Central Chile With Surface‐Wave Dispersion and P‐Wave Conversion Using Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JB030507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1147,598 +1147,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Using fibre-optic sensing for non-invasive, continuous dendrometry of mature tree trunks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Potin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléonore Oberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ardito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB029054⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721418v1</w:t>
+                <w:t xml:space="preserve">hal-04574205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fibre-optic sensing for non-invasive, continuous dendrometry of mature tree trunks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Ardito</w:t>
+                <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JB029054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB029054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574205v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sharp turn: Backward rupture branching during the 2023 Mw 7.8 Kahramanmaraş (Türkiye) earthquake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Kinematic Rupture Model of the 6 February 2023 Mw 7.8 Türkiye Earthquake from a Large Set of Near-Source Strong-Motion Records Combined with GNSS Offsets Reveals Intermittent Supershear Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v2i3.1083⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (2), pp.726-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120230077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391440v1</w:t>
+                <w:t xml:space="preserve">hal-04586933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Rupture Model of the 6 February 2023 Mw 7.8 Türkiye Earthquake from a Large Set of Near-Source Strong-Motion Records Combined with GNSS Offsets Reveals Intermittent Supershear Rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">The sharp turn: Backward rupture branching during the 2023 Mw 7.8 Kahramanmaraş (Türkiye) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotian Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Premus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114 (2), pp.726-740. </w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120230077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v2i3.1083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586933v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Strumia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1802,77 +1802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Deconvolution for Traffic Analysis with Distributed Acoustic Sensing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (3), pp.2947-2962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1945,64 +1945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2053,90 +2053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 231 (1), pp.394-407. </w:t>
@@ -2168,1036 +2168,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03748535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic fault mapping in remote optical images and topographic data with deep learning</w:t>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Mattéo</w:t>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Gaucel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB021269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191101v1</w:t>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating seismic beamforming capabilities of distributed acoustic sensing arrays</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic fault mapping in remote optical images and topographic data with deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-915-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290510v1</w:t>
+                <w:t xml:space="preserve">hal-03191101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating seismic beamforming capabilities of distributed acoustic sensing arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.915-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-12-915-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphysical Model Predictions of Fault Restrengthening Under Room‐Humidity and Hydrothermal Conditions: From Logarithmic to Power‐Law Healing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Seismic Source Characterization Using Deep Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianye Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Niemeijer</w:t>
+                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB018567⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (17), pp.e2020GL088690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578363v1</w:t>
+                <w:t xml:space="preserve">hal-02931963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting microphysical fault friction parameters from laboratory and field injection experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The physics of fault friction: insights from experiments on simulated gouges at low shearing velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berend Verberne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Scuderi</w:t>
+                <w:t xml:space="preserve">Jianye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">André Niemeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Spiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.2245-2256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-11-2245-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2075-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-2075-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079544v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Seismic Source Characterization Using Deep Graph Neural Networks</w:t>
+                <w:t xml:space="preserve">Extracting microphysical fault friction parameters from laboratory and field injection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088690⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2245-2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-2245-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931963v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of fault friction: insights from experiments on simulated gouges at low shearing velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berend Verberne</w:t>
+                <w:t xml:space="preserve">Microphysical Model Predictions of Fault Restrengthening Under Room‐Humidity and Hydrothermal Conditions: From Logarithmic to Power‐Law Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Niemeijer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Spiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.2075-2095. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (4), pp.e2019JB018567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-11-2075-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079556v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Transitions Facilitate Fault‐Spanning Ruptures on Seismically Active and Creeping Faults</w:t>
+                <w:t xml:space="preserve">On the statistical significance of foreshock sequences in Southern California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB019328⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931966v1</w:t>
+                <w:t xml:space="preserve">hal-02459387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical significance of foreshock sequences in Southern California</w:t>
+                <w:t xml:space="preserve">Rheological Transitions Facilitate Fault‐Spanning Ruptures on Seismically Active and Creeping Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niemeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.e2019JB019328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL086224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB019328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459387v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Community Code Verification Exercise for Simulating Sequences of Earthquakes and Aseismic Slip (SEAS)</w:t>
               </w:r>
@@ -3330,51 +3330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Grain Boundary Structural Evolution on Pressure Solution Creep Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niemeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3434,51 +3434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation into the role of time-dependent cohesion in interseismic fault restrengthening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3678,103 +3678,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle lithologique de la propagation de la rupture du séisme du Teil (2019/11/11 ; Mw4,9) et de la localisation des répliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
@@ -3803,103 +3803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Velocity Field Learning for High-Resolution Traffic Monitoring with Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 56th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pacific Grove, United States. pp.790-794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3972,64 +3972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, New Orleans (US), United States. pp.S45H--2525</w:t>
@@ -4084,64 +4084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 55th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Pacific Grove, France. pp.1104-1108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4175,103 +4175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-supervised Deep Learning approach for improving signal coherence in Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4337,103 +4337,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A workflow for building an automatic earthquake catalog from near-real time DAS data recorded on offshore telecommunications cable in central Chile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna (Austria), Austria. 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4467,77 +4467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,51 +4650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Carrillo-Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,51 +4911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matt&#233;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaucel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021269" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianye Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Niemeijer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Verberne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Spiers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2075-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017500" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Ende" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46241-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Corina Giese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen King" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Plumper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Loes ten Kate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matt&#233;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaucel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Verberne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianye Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Niemeijer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Spiers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2075-2020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017500" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Ende" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46241-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Corina Giese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen King" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Plumper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Loes ten Kate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>