--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -100,762 +100,762 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
+                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqing Xie</w:t>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456294v1</w:t>
+                <w:t xml:space="preserve">hal-04978093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Earthquake Catalogs From a Permanent DAS Offshore Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision Traffic Monitoring: Leveraging Distributed Acoustic Sensing and Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Rivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+                <w:t xml:space="preserve">Yacine Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chèze</w:t>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Peix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JB031565⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (6), pp.7678-7689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2025.3556234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383475v1</w:t>
+                <w:t xml:space="preserve">hal-04632372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978093v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Traffic Monitoring: Leveraging Distributed Acoustic Sensing and Deep Neural Networks</w:t>
+                <w:t xml:space="preserve">Automatic Earthquake Catalogs From a Permanent DAS Offshore Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Khacef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Richard</w:t>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ferrari</w:t>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2025.3556234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (10), pp.e2025JB031565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632372v1</w:t>
+                <w:t xml:space="preserve">hal-05383475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feyza Arzu</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232248v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xdas: A Python Framework for Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -919,77 +919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the dynamic range of Distributed Acoustic Sensing for Earthquake Early Warning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1036,90 +1036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Sediment Cover Offshore Central Chile With Surface‐Wave Dispersion and P‐Wave Conversion Using Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JB030507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1147,598 +1147,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fibre-optic sensing for non-invasive, continuous dendrometry of mature tree trunks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Oberlé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JB029054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB029054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574205v2</w:t>
+                <w:t xml:space="preserve">hal-04721418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Using fibre-optic sensing for non-invasive, continuous dendrometry of mature tree trunks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Oberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ardito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Potin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JB029054. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB029054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721418v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Rupture Model of the 6 February 2023 Mw 7.8 Türkiye Earthquake from a Large Set of Near-Source Strong-Motion Records Combined with GNSS Offsets Reveals Intermittent Supershear Rupture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The sharp turn: Backward rupture branching during the 2023 Mw 7.8 Kahramanmaraş (Türkiye) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotian Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Premus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120230077⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v2i3.1083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586933v1</w:t>
+                <w:t xml:space="preserve">hal-04391440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sharp turn: Backward rupture branching during the 2023 Mw 7.8 Kahramanmaraş (Türkiye) earthquake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiqing Xu</w:t>
+                <w:t xml:space="preserve">Kinematic Rupture Model of the 6 February 2023 Mw 7.8 Türkiye Earthquake from a Large Set of Near-Source Strong-Motion Records Combined with GNSS Offsets Reveals Intermittent Supershear Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqing Xie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (2), pp.726-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v2i3.1083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120230077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391440v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Strumia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1802,77 +1802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Deconvolution for Traffic Analysis with Distributed Acoustic Sensing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (3), pp.2947-2962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1945,64 +1945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2053,90 +2053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 231 (1), pp.394-407. </w:t>
@@ -2168,1036 +2168,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03748535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+                <w:t xml:space="preserve">Automatic fault mapping in remote optical images and topographic data with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Lionel Mattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Jean‐michel Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+                <w:t xml:space="preserve">hal-03191101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic fault mapping in remote optical images and topographic data with deep learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating seismic beamforming capabilities of distributed acoustic sensing arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021269⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.915-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-915-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191101v1</w:t>
+                <w:t xml:space="preserve">hal-03290510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating seismic beamforming capabilities of distributed acoustic sensing arrays</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (4), pp.915-934. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-12-915-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290510v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Seismic Source Characterization Using Deep Graph Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microphysical Model Predictions of Fault Restrengthening Under Room‐Humidity and Hydrothermal Conditions: From Logarithmic to Power‐Law Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Niemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088690⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (4), pp.e2019JB018567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931963v1</w:t>
+                <w:t xml:space="preserve">hal-03578363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of fault friction: insights from experiments on simulated gouges at low shearing velocities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting microphysical fault friction parameters from laboratory and field injection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianye Chen</w:t>
+                <w:t xml:space="preserve">Marco Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Niemeijer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Spiers</w:t>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.2075-2095. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-11-2075-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2245-2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-2245-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079556v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting microphysical fault friction parameters from laboratory and field injection experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The physics of fault friction: insights from experiments on simulated gouges at low shearing velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berend Verberne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Niemeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Scuderi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Christopher Spiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.2245-2256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-11-2245-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2075-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-2075-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079544v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphysical Model Predictions of Fault Restrengthening Under Room‐Humidity and Hydrothermal Conditions: From Logarithmic to Power‐Law Healing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Seismic Source Characterization Using Deep Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Niemeijer</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (4), pp.e2019JB018567. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (17), pp.e2020GL088690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JB018567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578363v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical significance of foreshock sequences in Southern California</w:t>
+                <w:t xml:space="preserve">Rheological Transitions Facilitate Fault‐Spanning Ruptures on Seismically Active and Creeping Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niemeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL086224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.e2019JB019328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB019328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459387v1</w:t>
+                <w:t xml:space="preserve">hal-02931966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Transitions Facilitate Fault‐Spanning Ruptures on Seismically Active and Creeping Faults</w:t>
+                <w:t xml:space="preserve">On the statistical significance of foreshock sequences in Southern California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (8), pp.e2019JB019328. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JB019328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931966v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Community Code Verification Exercise for Simulating Sequences of Earthquakes and Aseismic Slip (SEAS)</w:t>
               </w:r>
@@ -3330,51 +3330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Grain Boundary Structural Evolution on Pressure Solution Creep Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niemeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3434,51 +3434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation into the role of time-dependent cohesion in interseismic fault restrengthening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3678,103 +3678,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle lithologique de la propagation de la rupture du séisme du Teil (2019/11/11 ; Mw4,9) et de la localisation des répliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
@@ -3803,103 +3803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Velocity Field Learning for High-Resolution Traffic Monitoring with Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 56th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pacific Grove, United States. pp.790-794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3927,351 +3927,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The August 14, 2021 Nippes, Haiti Earthquake Mainshock and Aftershock Sequence Recorded by The Ayiti-seismes Citizen Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next-Generation Traffic Monitoring with Distributed Acoustic Sensing Arrays and Optimum Array Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Monfret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 55th Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pacific Grove, France. pp.1104-1108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF53345.2021.9723373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558654v1</w:t>
+                <w:t xml:space="preserve">hal-03634345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Generation Traffic Monitoring with Distributed Acoustic Sensing Arrays and Optimum Array Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+                <w:t xml:space="preserve">The August 14, 2021 Nippes, Haiti Earthquake Mainshock and Aftershock Sequence Recorded by The Ayiti-seismes Citizen Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Ferrari</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 55th Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, New Orleans (US), United States. pp.S45H--2525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634345v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-supervised Deep Learning approach for improving signal coherence in Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4337,103 +4337,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A workflow for building an automatic earthquake catalog from near-real time DAS data recorded on offshore telecommunications cable in central Chile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna (Austria), Austria. 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4467,77 +4467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,51 +4650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Carrillo-Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,51 +4911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matt&#233;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaucel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Verberne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianye Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Niemeijer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Spiers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2075-2020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018567" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017500" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Ende" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46241-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Corina Giese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen King" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Plumper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Loes ten Kate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khacef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3556234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574205v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Oberl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ardito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matt&#233;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaucel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021269" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianye Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Niemeijer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Verberne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Spiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2075-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017500" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Ende" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46241-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Corina Giese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen King" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Plumper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Loes ten Kate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ferrari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723373" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carrillo-Barra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>