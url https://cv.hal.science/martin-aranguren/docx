--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1194,183 +1194,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107103v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the nonverbal facet of ethnic discrimination: A field experiment on anti-Roma racism in the Paris métro</w:t>
+                <w:t xml:space="preserve">Reconstructing the social constructionist view of emotions: from language to culture, including nonhuman culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Aranguren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal for the Theory of Social Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp.244 - 260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15534510.2017.1387173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jtsb.12132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633974v1</w:t>
+                <w:t xml:space="preserve">hal-01633965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the social constructionist view of emotions: from language to culture, including nonhuman culture</w:t>
+                <w:t xml:space="preserve">Exploring the nonverbal facet of ethnic discrimination: A field experiment on anti-Roma racism in the Paris métro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Aranguren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for the Theory of Social Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (2), pp.244 - 260. </w:t>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jtsb.12132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2017.1387173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633965v1</w:t>
+                <w:t xml:space="preserve">hal-01633974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional mechanisms of social (re)production</w:t>
               </w:r>
@@ -2107,51 +2107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranguren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05363747v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcaf047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04770410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.242.0475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04770417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.13156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04574069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rssm.2024.100933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00943061241227106h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04413557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04413562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cartaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eser Durmaz-Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2021.1953378" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107103v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gerger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Wittmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2017.1387173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12132" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018415598403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.16.3.08ara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414523520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-014-0193-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140246v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Toutain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094580v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranguren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05363747v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcaf047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04770410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.242.0475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04770417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.13156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04574069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rssm.2024.100933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00943061241227106h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04413557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04413562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cartaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Madrisotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eser Durmaz-Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2021.1953378" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107103v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Gerger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Wittmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2017.1387173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018415598403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.16.3.08ara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414523520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-014-0193-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140246v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Toutain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094580v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>