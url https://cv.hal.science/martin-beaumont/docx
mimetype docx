--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -66,1950 +66,1950 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-cell atlas of transcriptome changes in the intestinal epithelium at the suckling-to-weaning transition in male rabbits</w:t>
+                <w:t xml:space="preserve">IPEC-J2 as a cellular model for studying intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Malonga</w:t>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Alberge</w:t>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 20 (1), pp.101628. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.2338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2025.101628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32027-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528807v1</w:t>
+                <w:t xml:space="preserve">hal-05487060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPEC-J2 as a cellular model for studying intestinal mucus</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Trefeu</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.2338. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-32027-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487060v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
+                <w:t xml:space="preserve">A single-cell atlas of transcriptome changes in the intestinal epithelium at the suckling-to-weaning transition in male rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tania Malonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 155 (12), pp.4222-4238. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.101628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2025.101628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403529v1</w:t>
+                <w:t xml:space="preserve">hal-05528807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754818v2</w:t>
+                <w:t xml:space="preserve">hal-04666812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.103-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666812v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of the interactions between Fibrobacter succinogenes S85, Selenomonas ruminantium PC18 and a live yeast strain used as a ruminant feed additive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Desvignes</w:t>
+                <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11894-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (12), pp.4222-4238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212728v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet supplemented with functional amino acids and polyphenols on gut health in broilers subjected to a corticosterone-induced stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis of the interactions between Fibrobacter succinogenes S85, Selenomonas ruminantium PC18 and a live yeast strain used as a ruminant feed additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Dayonnet</w:t>
+                <w:t xml:space="preserve">Laurie Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Eutamène</w:t>
+                <w:t xml:space="preserve">Jeanne Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Lambert</w:t>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.1032. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-50852-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11894-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644225v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t>
+                <w:t xml:space="preserve">Effect of diet supplemented with functional amino acids and polyphenols on gut health in broilers subjected to a corticosterone-induced stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Alix Dayonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Saci</w:t>
+                <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+                <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00123.2023⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50852-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528954v1</w:t>
+                <w:t xml:space="preserve">hal-04644225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEST4 + cells in the intestinal epithelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Malonga</w:t>
+                <w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00042.2024⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00123.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572846v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634098v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827655v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transplantation of the gut microbiome of fat-1 mice protects against colonic mucus layer disruption and endoplasmic reticulum stress induced by high fat diet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bellenger</w:t>
+                <w:t xml:space="preserve">BEST4 + cells in the intestinal epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Malonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326 (5), pp.C1345-C1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2356270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00042.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612124v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The transplantation of the gut microbiome of fat-1 mice protects against colonic mucus layer disruption and endoplasmic reticulum stress induced by high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bourragat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Escoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2356270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550565v1</w:t>
+                <w:t xml:space="preserve">hal-04612124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alícia Zem Fraga</w:t>
+                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+                <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Hauschild</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965647v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesogenic diet leads to luminal overproduction of the complex IV inhibitor H 2 S and mitochondrial dysfunction in mouse colonocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guerbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,2382 +2080,2382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of piglet intestinal 3D organoids from cryopreserved epithelial crypts and establishment of cell monolayers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+                <w:t xml:space="preserve">Alícia Zem Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Achard</w:t>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Klotz</w:t>
+                <w:t xml:space="preserve">Luciano Hauschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/64917⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015741v1</w:t>
+                <w:t xml:space="preserve">hal-03965647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Culture of piglet intestinal 3D organoids from cryopreserved epithelial crypts and establishment of cell monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barilly</w:t>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le-Normand</w:t>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192 (192), pp.e64917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/64917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214464v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction précoce d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour construire et préserver la santé du lapin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bertide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7731⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347341v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertide</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le-Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04400310v1</w:t>
+                <w:t xml:space="preserve">hal-04214464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">L’introduction précoce d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour construire et préserver la santé du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab411⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480940v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (3), pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699002v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Mussard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective nourishing of gut microbiota with amino acids: A novel prebiotic approach?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joris Michiels</w:t>
+                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.1066898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03948628v1</w:t>
+                <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mix of functional amino acids and grape polyphenols promotes the growth of piglets, modulates the gut microbiota in vivo and regulates epithelial homeostasis in intestinal organoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Selective nourishing of gut microbiota with amino acids: A novel prebiotic approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Viémon-Desplanque</w:t>
+                <w:t xml:space="preserve">Eugeni Roura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orasin Phornlaphat</w:t>
+                <w:t xml:space="preserve">Conny Turni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-021-03082-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1066898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.1066898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407275v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal organoids in farm animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Hepatoprotective Effects of Indole, a Gut Microbial Metabolite, in Leptin-Deficient Obese Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+                <w:t xml:space="preserve">Audrey Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Egidy</w:t>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
+                <w:t xml:space="preserve">Pamela Baldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (6), pp.1507-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03154463v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short chain fatty acids and bile acids in human faeces are associated with the intestinal cholesterol conversion status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silke Matysik</w:t>
+                <w:t xml:space="preserve">Intestinal organoids in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Krautbauer</w:t>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Liebisch</w:t>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans‐frieder Schött</w:t>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Kjølbæk</w:t>
+                <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178 (16), pp.3342-3353. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.15440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03178369v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
+                <w:t xml:space="preserve">Short chain fatty acids and bile acids in human faeces are associated with the intestinal cholesterol conversion status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+                <w:t xml:space="preserve">Silke Matysik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+                <w:t xml:space="preserve">Sabrina Krautbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Gerhard Liebisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+                <w:t xml:space="preserve">Hans‐frieder Schött</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kjølbæk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (16), pp.3342-3353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267076v1</w:t>
+                <w:t xml:space="preserve">hal-03178369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen Challenge and Dietary Shift Alter Microbiota Composition and Activity in a Mucin-Associated in vitro Model of the Piglet Colon (MPigut-IVM) Simulating Weaning Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angeles Jiménez-Marín</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.703421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413919v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Lambert</w:t>
+                <w:t xml:space="preserve">A mix of functional amino acids and grape polyphenols promotes the growth of piglets, modulates the gut microbiota in vivo and regulates epithelial homeostasis in intestinal organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Painteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Viémon-Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orasin Phornlaphat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-021-03082-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03269491v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota-Derived Metabolite Signature in Suckling and Weaned Piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Barilly</w:t>
+                <w:t xml:space="preserve">Pathogen Challenge and Dietary Shift Alter Microbiota Composition and Activity in a Mucin-Associated in vitro Model of the Piglet Colon (MPigut-IVM) Simulating Weaning Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeles Jiménez-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00745⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.703421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087209v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatoprotective Effects of Indole, a Gut Microbial Metabolite, in Leptin-Deficient Obese Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leclercq</w:t>
+                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab032⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.663727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03178370v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional interest of dietary fiber and prebiotics in obesity: Lessons from the MyNewGut consortium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Gut Microbiota-Derived Metabolite Signature in Suckling and Weaned Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bertide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Kjølbaek</w:t>
+                <w:t xml:space="preserve">Ingrid Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.982-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914581v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of rabbit caecum organoids by reconstituting the intestinal stem cell niche in vitro with pharmacological inhibitors or L-WRN conditioned medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4500,3089 +4500,3223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nutritional interest of dietary fiber and prebiotics in obesity: Lessons from the MyNewGut consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie M. Delzenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kjølbaek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564848v1</w:t>
+                <w:t xml:space="preserve">hal-02914581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cysteine-derived hydrogen sulfide and gut health: a matter of endogenous or bacterial origin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.1268-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627096v1</w:t>
+                <w:t xml:space="preserve">hal-02564848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a proanthocyanidin-rich polyphenol extract from avocado on the production of amino acid-derived bacterial metabolites and the microbiota composition in rats fed a high-protein diet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the gut microbiota to the regulation of host metabolism and energy balance: a focus on the gut–liver axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Pastene</w:t>
+                <w:t xml:space="preserve">N. Delzenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Carrasco-Pozo</w:t>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Valenzuela</w:t>
+                <w:t xml:space="preserve">A.M. Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (7), pp.4022-4035. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (3), pp.319-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9FO00700H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665118002756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628482v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect of an Avocado Peel Polyphenolic Extract Rich in Proanthocyanidins on the Alterations of Colonic Homeostasis Induced by a High-Protein Diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Effect of a proanthocyanidin-rich polyphenol extract from avocado on the production of amino acid-derived bacterial metabolites and the microbiota composition in rats fed a high-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Cires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Pastene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Carrasco-Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b03905⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (7), pp.4022-4035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9FO00700H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618579v1</w:t>
+                <w:t xml:space="preserve">hal-02628482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-protein diets for weight management: Interactions with the intestinal microbiota and consequences for gut health. A position paper by the my new gut study group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Cysteine-derived hydrogen sulfide and gut health: a matter of endogenous or bacterial origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunjung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), pp.68-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618730v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the gut microbiota to the regulation of host metabolism and energy balance: a focus on the gut–liver axis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M. Neyrinck</w:t>
+                <w:t xml:space="preserve">Protective Effect of an Avocado Peel Polyphenolic Extract Rich in Proanthocyanidins on the Alterations of Colonic Homeostasis Induced by a High-Protein Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Cires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Pastene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Carrasco-Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (42), pp.11616-11626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b03905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665118002756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623134v1</w:t>
+                <w:t xml:space="preserve">hal-02618579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-Protein Emulsion Structure in the Diet Affects Protein Digestion Kinetics, Intestinal Mucosa Parameters and Microbiota Composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion M. Oberli</w:t>
+                <w:t xml:space="preserve">High-protein diets for weight management: Interactions with the intestinal microbiota and consequences for gut health. A position paper by the my new gut study group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Douard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Jaoui</w:t>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Devime</w:t>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (2), pp.1700570. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (3), pp.1012-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201700570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619023v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiota metabolite indole alleviates liver inflammation in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Proanthocyanidin-containing polyphenol extracts from fruits prevent the inhibitory effect of hydrogen sulfide on human colonocyte oxygen consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey de Rocca Serra</w:t>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201800544⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.755-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-018-2558-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627416v1</w:t>
+                <w:t xml:space="preserve">hal-02622727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiome-informed dietary recommendations for promoting metabolic and mental health : Opinion papers of the MyNewGut project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Romaní-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Benitez-Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J. Portune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Brigidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (6 Part:A), pp.2191-2197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DPP-4 inhibitor vildagliptin impacts the gut microbiota and prevents disruption of intestinal homeostasis induced by a Western diet in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Pötgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (8), pp.1838-1848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00125-018-4647-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Role of the Dipeptidyl Peptidase-4-Like Activity From the Gut Microbiota on the Host Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">The gut microbiota metabolite indole alleviates liver inflammation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed M. Hassan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Rocca Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01900⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.6681-6693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201800544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618769v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proanthocyanidin-containing polyphenol extracts from fruits prevent the inhibitory effect of hydrogen sulfide on human colonocyte oxygen consumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Lipo-Protein Emulsion Structure in the Diet Affects Protein Digestion Kinetics, Intestinal Mucosa Parameters and Microbiota Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Oberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Gotteland</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Jaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-018-2558-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (2), pp.1700570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201700570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622727v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Luminal Environment of the Colonic Epithelial Cells and Physiopathological Consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Potential Role of the Dipeptidyl Peptidase-4-Like Activity From the Gut Microbiota on the Host Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Schüppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anneig Lan</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.11.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568604v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of protein emulsion in food impacts intestinal microbiota, caecal luminal content composition and distal intestine characteristics in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Quantity and source of dietary protein influence metabolite production by gut microbiota and rectal mucosa gene expression: a randomized, parallel, double-blind trial in overweight humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Jaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Mat</w:t>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Koeth</w:t>
+                <w:t xml:space="preserve">Victor Cerrudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (10), pp.1700078. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (4), pp.1005-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201700078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.117.158816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598952v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Protein and Amino Acid Supplementation in Inflammatory Bowel Disease Course: What Impact on the Colonic Mucosa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (3), pp.310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu9030310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantity and source of dietary protein influence metabolite production by gut microbiota and rectal mucosa gene expression: a randomized, parallel, double-blind trial in overweight humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Changes in the Luminal Environment of the Colonic Epithelial Cells and Physiopathological Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Victor Cerrudo</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.117.158816⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (3), pp.476--486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627112v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial response to a high-protein diet in rat colon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Structure of protein emulsion in food impacts intestinal microbiota, caecal luminal content composition and distal intestine characteristics in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Jaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Koeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3514-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (10), pp.1700078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201700078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568602v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota role in dietary protein metabolism and health-related outcomes: The two sides of the coin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Epithelial response to a high-protein diet in rat colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Blachier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.08.011⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3514-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488443v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrimental effects for colonocytes of an increased exposure to luminal hydrogen sulfide: The adaptive response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.155--164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal healing in inflammatory bowel diseases: is there a place for nutritional supplementation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota role in dietary protein metabolism and health-related outcomes: The two sides of the coin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Portune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000177⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (B, SI), pp.213-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536436v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mucosal healing in inflammatory bowel diseases: is there a place for nutritional supplementation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Braesco</w:t>
+                <w:t xml:space="preserve">Christophe Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.198 - 207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633704v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deleterious metabolic and genotoxic effects of the bacterial metabolite p-cresol on colonic epithelial cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ximena Wong</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.004⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568625v1</w:t>
+                <w:t xml:space="preserve">hal-02633704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The deleterious metabolic and genotoxic effects of the bacterial metabolite p-cresol on colonic epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.219--227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of an Amino Acid Mixture on Colonic Mucosal Healing in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinxin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (13), pp.2895-2905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.MIB.0000435849.17263.c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7592,3677 +7726,3677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE BUTYRATE REDUIT LA DYSFONCTION DE LA BARRIERE EPITHELIALE INDUITE PAR LA MYCOTOXINE DEOXYNIVALENOL DANS UN MODELE D’ORGANOÏDES D’INTESTIN DE PORCELETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Mussard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transcriptomique en cellule unique révèle les processus de maturation induits dans chaque type de cellule épithéliale intestinale lors de l'introduction de l'alimentation solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Malonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECED 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club des Cellules Epithéliales Digestives, Mar 2024, Montpellier, France. pp.P12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE LEUCINE-DERIVED GUT MICROBIOTA METABOLITE ISOVALERATE ENHANCES THE EPITHELIAL BARRIER FUNCTION IN CELL MONOLAYERS DERIVED FROM PIG ILEUM ORGANOIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour préserver la santé du lapin ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Paës</w:t>
+                <w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 èmes J. Rech. Cunicoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Animal Science EAAP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398324v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILITE DE LA COMPOSITION EN OLIGOSACCHARIDES DU LAIT ET LIEN AVEC LA CARRIERE REPRODUCTIVE DES LAPINES ET LA VIABILITE DES LAPEREAUX AU SEVRAGE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
+                <w:t xml:space="preserve">Introduction d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour préserver la santé du lapin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France. pp.86-90</w:t>
+              <w:t xml:space="preserve">18 èmes J. Rech. Cunicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAe-ITAVI-ASFC, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580177v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une supplémentation en polyphenols module la maturation du microbiote et de l’épithélium intestinal lors de l'introduction de l'alimentation solide chez le lapin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Gallo</w:t>
+                <w:t xml:space="preserve">VARIABILITE DE LA COMPOSITION EN OLIGOSACCHARIDES DU LAIT ET LIEN AVEC LA CARRIERE REPRODUCTIVE DES LAPINES ET LA VIABILITE DES LAPEREAUX AU SEVRAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paccanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lille-Laroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France. pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827599v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+                <w:t xml:space="preserve">Une supplémentation en polyphenols module la maturation du microbiote et de l’épithélium intestinal lors de l'introduction de l'alimentation solide chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Animal Science EAAP 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195417v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications de l’environnement luminal et dysfonction mitochondriale des cellules épithéliales coliques chez la souris obèse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Effets bénéfiques d'une combinaison d'arginine, valine, leucine, isoleucine, cystine et de polyphénols chez le porcelet : approche in vivo et organoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Viémon-Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème réunion du CECED (Club d'Etudes des Cellules Epithéliales Digestives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECED, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525822v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques d'une combinaison d'arginine, valine, leucine, isoleucine, cystine et de polyphénols chez le porcelet : approche in vivo et organoïdes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modifications de l’environnement luminal et dysfonction mitochondriale des cellules épithéliales coliques chez la souris obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guerbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.75-80</w:t>
+              <w:t xml:space="preserve">39ème réunion du CECED (Club d'Etudes des Cellules Epithéliales Digestives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECED, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074722v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pathogen exposure and dietary stress at weaning: application to a mucin associated in vitro model of the piglet colon (MPigut-IVM) coupled to porcine intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jiménez-Ángeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of early solid feed ingestion in the nest accelerates the maturation of the rabbits caecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03645290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a probiotic strategy to fight against ETEC infections in an in vitro model of weaning piglets coupled with porcine cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Beneficial Microbes Conference – pre and probiotics for lifelong human and animal healt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Explorer les fonctionnalités du microbiote pour comprendre son action sur son hôte animal : apports de la métaprotéomique et de la métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECED 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Réseau Microbiote Volaille (PoultryMic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. 79 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914649v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des modifications épigénétiques dans l'action du microbiote intestinal sur son hôte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paës Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymard Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barilly Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">CECED 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736035v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rôle des modifications épigénétiques dans l'action du microbiote intestinal sur son hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884240v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">digestive disease week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San diego, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914647v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les fonctionnalités du microbiote pour comprendre son action sur son hôte animal : apports de la métaprotéomique et de la métabolomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Microbiote Volaille (PoultryMic)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France. 79 diapo</w:t>
+              <w:t xml:space="preserve">digestive disease week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788711v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MON-PP056: The Bacterial Metabolite Hydrogen Sulfide is More Abundant in Large Intestine of Rats Fed High Protein Diet and Inhibits Colonocyte Respiration in Association with Pro-Inflammatory but not Genotoxic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37th ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.S148 - S149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0261-5614(15)30488-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P182: Régime hyperprotéique, sulfure d’hydrogène bactérien et cellules épithéliales coliques : les liaisons dangereuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Transition nutritionnelle, microbiote et santé : dégradation de protéines alimentaires par des espèces dominantes du microbiote intestinal humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Jaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Davila</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70824-6⟩</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70826-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579236v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure d'aliments modèles, contrôlée par le procédé, permet de moduler les cinétiques de digestion en condition in vitro</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">P182: Régime hyperprotéique, sulfure d’hydrogène bactérien et cellules épithéliales coliques : les liaisons dangereuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Blachier</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S166 - S167, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70830-1⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium. pp.S163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70824-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646900v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition nutritionnelle, microbiote et santé : dégradation de protéines alimentaires par des espèces dominantes du microbiote intestinal humain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">La structure d'aliments modèles, contrôlée par le procédé, permet de moduler les cinétiques de digestion en condition in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70826-X⟩</w:t>
+              <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S166 - S167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70830-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646903v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell transcriptomics reveal that initiation of solid food intake triggers the maturation of caecal lamina propria immune cells in suckling rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Malonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Mucosal Immunology (ICMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séquençage de l'ARNm en cellules uniques (scRNA-seq): un outil pour étudier la diversité des cellules CD45+ de la lamina propria du cæcum du lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Zakaroff-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du club d'immunologie et de vaccinologie vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications de l’environnement luminal et dysfonction mitochondriale des cellules épithéliales coliques chez la souris obèse</w:t>
+                <w:t xml:space="preserve">Changes in colon luminal environment induced mitochondrial dysfunction of epithelial cells in obese mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guerbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22. International congress of nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. , Annals of Nutrition and Metabolism, 79 (Suppl. 1), pp.741-742, 2023, IUNS 22nd International Congress of Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531514v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the neonatal microbiota alters epithelial homeostasis and imprints stem cells in the colon of piglets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Gresse</w:t>
+                <w:t xml:space="preserve">Single cell RNA-sequencing: a tool to study the diversity of the lamina propria CD45+ cells in the rabbit caecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+                <w:t xml:space="preserve">Frédéric Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellouan Perrot</w:t>
+                <w:t xml:space="preserve">Alexia Zakaroff-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Congress of Mucosal Immunology (ICMI2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881129v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in colon luminal environment induced mitochondrial dysfunction of epithelial cells in obese mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modification of the neonatal microbiota alters epithelial homeostasis and imprints stem cells in the colon of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Regis Janvier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellouan Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International congress of nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. Animal - science proceedings, 13 (2), pp.197, 2022, Science for sustainable nutrition - Proceedings of the 15th international symposium on digestive physiology of pigs (DPP2022). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320468v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell RNA-sequencing: a tool to study the diversity of the lamina propria CD45+ cells in the rabbit caecum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Riant</w:t>
+                <w:t xml:space="preserve">Modifications de l’environnement luminal et dysfonction mitochondriale des cellules épithéliales coliques chez la souris obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guerbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Mucosal Immunology (ICMI2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054303v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and DNA methylation response to feed intake in the duodenum in high- and low- feed efficiency pig lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fêve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Digestive Physiology of Pigs DPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. , 2022, Science for Sustainable Nutrition Proceedings of the 15th International Symposium on Digestive Physiology of Pigs (DPP2022). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11272,124 +11406,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino Acids in Intestinal Physiology and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guoyao Wu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino-acids in nutrition and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1265, Springer Nature, pp.1-20, 2020, Advances in Experimental Medicine and Biology, 978-3-030-45327-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45328-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11399,147 +11533,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11549,100 +11683,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des régimes hyperprotéiques et des métabolites bactériens dérivés des acides aminés sur la muqueuse du gros intestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLA011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02303264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11652,105 +11786,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle des métabolites produits par le microbiote intestinal dans la santé digestive humaine et vétérinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Toulouse INP, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04651618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11897,51 +12031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2025.101628" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dayonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50852-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00042.2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bourragat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2356270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerbette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ciesielski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Perrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201971R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klotz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64917" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Roura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Turni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.1066898" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Painteaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Vi&#233;mon-Desplanque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orasin Phornlaphat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03082-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Matysik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krautbauer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Liebisch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;frieder Sch&#246;tt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kj&#248;lb&#230;k" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15440" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703421" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Neyrinck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Baldin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclercq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab032" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M. Delzenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olivares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Neyrinck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kj&#248;lbaek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101980" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000526" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cires" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Navarrete" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Pastene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Carrasco-Pozo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO00700H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618579v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b03905" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Joseph Portune" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.09.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delzenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Neyrinck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002756" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700570" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627416v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Rocca Serra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800544" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Benitez-P&#225;ez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Portune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.07.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. P&#246;tgens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Salazar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-018-4647-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618769v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sch&#252;ppel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Hassan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01900" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotteland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2558-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568604v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneig Lan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.11.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030310" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cerrudo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158816" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.08.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568610v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.01.028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W5WX1HB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536436v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barrat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000177" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Wong" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000435849.17263.c5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527178v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827719v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jones" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827599v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bredon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195417v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525822v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074722v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736035v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579236v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davila" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70824-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNB71LF4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646900v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70830-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP41MKP8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646903v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Jaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70826-X" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTZ8M0BM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827627v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827525v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Zakaroff-Girard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531514v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881129v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gresse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellouan Perrot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.332" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682865v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#234;ve" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.419" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914576v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45328-2_1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02303264v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651618v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2025.101628" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dayonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50852-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00042.2024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bourragat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escoula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2356270" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerbette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ciesielski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Perrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201971R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015741v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klotz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Roura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Turni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.1066898" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Neyrinck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Baldin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclercq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Matysik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krautbauer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Liebisch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;frieder Sch&#246;tt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kj&#248;lb&#230;k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15440" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Painteaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Vi&#233;mon-Desplanque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orasin Phornlaphat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03082-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703421" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101980" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M. Delzenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olivares" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Neyrinck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kj&#248;lbaek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.03.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delzenne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Neyrinck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002756" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cires" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Navarrete" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Pastene" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Carrasco-Pozo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO00700H" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000526" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b03905" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618730v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Joseph Portune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.09.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotteland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2558-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Benitez-P&#225;ez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Portune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.07.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. P&#246;tgens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Salazar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-018-4647-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Rocca Serra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800544" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700570" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618769v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sch&#252;ppel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Hassan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cerrudo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158816" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030310" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568604v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneig Lan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.11.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.01.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W5WX1HB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488443v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.08.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536436v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barrat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000177" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Wong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186910v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000435849.17263.c5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527178v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827719v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jones" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195417v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827599v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bredon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074722v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736035v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646903v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Jaoui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70826-X" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTZ8M0BM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davila" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70824-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNB71LF4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70830-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP41MKP8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827627v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827525v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Zakaroff-Girard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320468v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881129v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gresse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellouan Perrot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.332" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531514v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682865v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#234;ve" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.419" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914576v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45328-2_1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02303264v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA011" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651618v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>