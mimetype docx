--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -66,6635 +66,6639 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPEC-J2 as a cellular model for studying intestinal mucus</w:t>
+                <w:t xml:space="preserve">A single-cell atlas of transcriptome changes in the intestinal epithelium at the suckling-to-weaning transition in male rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+                <w:t xml:space="preserve">Tania Malonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Trefeu</w:t>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.2338. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.101628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-32027-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2025.101628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487060v1</w:t>
+                <w:t xml:space="preserve">hal-05528807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
+                <w:t xml:space="preserve">The gut microbiota metabolite isovalerate enhances the epithelial barrier function in cell monolayers derived from porcine ileum organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Goetz</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Payros</w:t>
+                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Cristina Plata-Calzado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+                <w:t xml:space="preserve">Elisabeth Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 330 (4), pp.G459-G477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00193.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574126v1</w:t>
+                <w:t xml:space="preserve">hal-04827719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-cell atlas of transcriptome changes in the intestinal epithelium at the suckling-to-weaning transition in male rabbits</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Malonga</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 20 (1), pp.101628. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2025.101628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528807v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
+                <w:t xml:space="preserve">IPEC-J2 as a cellular model for studying intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pepke</w:t>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.2338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32027-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666812v2</w:t>
+                <w:t xml:space="preserve">hal-05487060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
+                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paës</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Frederic Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754818v2</w:t>
+                <w:t xml:space="preserve">hal-04666812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 155 (12), pp.4222-4238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of the interactions between Fibrobacter succinogenes S85, Selenomonas ruminantium PC18 and a live yeast strain used as a ruminant feed additive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Guillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11894-2⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.103-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212728v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet supplemented with functional amino acids and polyphenols on gut health in broilers subjected to a corticosterone-induced stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis of the interactions between Fibrobacter succinogenes S85, Selenomonas ruminantium PC18 and a live yeast strain used as a ruminant feed additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Laurie Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Dayonnet</w:t>
+                <w:t xml:space="preserve">Jeanne Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Eutamène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Lambert</w:t>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-50852-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11894-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644225v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Safia Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Saci</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00123.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Alberge</w:t>
+                <w:t xml:space="preserve">Effect of diet supplemented with functional amino acids and polyphenols on gut health in broilers subjected to a corticosterone-induced stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+                <w:t xml:space="preserve">Alix Dayonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+                <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lencina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+                <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50852-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827655v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bébin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634098v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEST4 + cells in the intestinal epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Malonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 326 (5), pp.C1345-C1352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpcell.00042.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transplantation of the gut microbiome of fat-1 mice protects against colonic mucus layer disruption and endoplasmic reticulum stress induced by high fat diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bourragat</w:t>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Escoula</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2356270⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04612124v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The transplantation of the gut microbiome of fat-1 mice protects against colonic mucus layer disruption and endoplasmic reticulum stress induced by high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bourragat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Escoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2356270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550565v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic diet leads to luminal overproduction of the complex IV inhibitor H 2 S and mitochondrial dysfunction in mouse colonocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guerbette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐baptiste Perrin</w:t>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202201971R⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055777v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesogenic diet leads to luminal overproduction of the complex IV inhibitor H 2 S and mitochondrial dysfunction in mouse colonocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guerbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alícia Zem Fraga</w:t>
+                <w:t xml:space="preserve">Vincent Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (4), pp.e22853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202201971R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965647v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of piglet intestinal 3D organoids from cryopreserved epithelial crypts and establishment of cell monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lencina</w:t>
+                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alícia Zem Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+                <w:t xml:space="preserve">Luciano Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Achard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Klotz</w:t>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/64917⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015741v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Culture of piglet intestinal 3D organoids from cryopreserved epithelial crypts and establishment of cell monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertide</w:t>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Barilly</w:t>
+                <w:t xml:space="preserve">Christian Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192 (192), pp.e64917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/64917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400310v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bertide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fève</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le-Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (10), </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214464v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction précoce d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour construire et préserver la santé du lapin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le-Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7731⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347341v1</w:t>
+                <w:t xml:space="preserve">hal-04214464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">L’introduction précoce d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour construire et préserver la santé du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab411⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480940v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryse Poli</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (3), pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788364v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective nourishing of gut microbiota with amino acids: A novel prebiotic approach?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Lambert</w:t>
+                <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conny Turni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Michiels</w:t>
+                <w:t xml:space="preserve">Maryse Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.1066898⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948628v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatoprotective Effects of Indole, a Gut Microbial Metabolite, in Leptin-Deficient Obese Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Selective nourishing of gut microbiota with amino acids: A novel prebiotic approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Roura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Neyrinck</w:t>
+                <w:t xml:space="preserve">Conny Turni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leclercq</w:t>
+                <w:t xml:space="preserve">Joris Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab032⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1066898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.1066898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178370v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal organoids in farm animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03154463v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short chain fatty acids and bile acids in human faeces are associated with the intestinal cholesterol conversion status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Matysik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Krautbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Matysik</w:t>
+                <w:t xml:space="preserve">Gerhard Liebisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Krautbauer</w:t>
+                <w:t xml:space="preserve">Hans‐frieder Schött</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kjølbæk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 178 (16), pp.3342-3353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.15440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal organoids in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+                <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+                <w:t xml:space="preserve">Elisabetta Giuffra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03267076v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mix of functional amino acids and grape polyphenols promotes the growth of piglets, modulates the gut microbiota in vivo and regulates epithelial homeostasis in intestinal organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Painteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Viémon-Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orasin Phornlaphat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-021-03082-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen Challenge and Dietary Shift Alter Microbiota Composition and Activity in a Mucin-Associated in vitro Model of the Piglet Colon (MPigut-IVM) Simulating Weaning Transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan J Garrido</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angeles Jiménez-Marín</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.703421⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.663727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03413919v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+                <w:t xml:space="preserve">Pathogen Challenge and Dietary Shift Alter Microbiota Composition and Activity in a Mucin-Associated in vitro Model of the Piglet Colon (MPigut-IVM) Simulating Weaning Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Luise</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Lambert</w:t>
+                <w:t xml:space="preserve">Angeles Jiménez-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.703421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03269491v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota-Derived Metabolite Signature in Suckling and Weaned Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Bertide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (1), pp.982-994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of rabbit caecum organoids by reconstituting the intestinal stem cell niche in vitro with pharmacological inhibitors or L-WRN conditioned medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+                <w:t xml:space="preserve">Hepatoprotective Effects of Indole, a Gut Microbial Metabolite, in Leptin-Deficient Obese Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pouzet</w:t>
+                <w:t xml:space="preserve">Pamela Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Helies</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Fourre</w:t>
+                <w:t xml:space="preserve">Sophie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (6), pp.1507-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983697v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional interest of dietary fiber and prebiotics in obesity: Lessons from the MyNewGut consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie M. Delzenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie M. Delzenne</w:t>
+                <w:t xml:space="preserve">Marta Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Olivares</w:t>
+                <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kjølbaek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Culture of rabbit caecum organoids by reconstituting the intestinal stem cell niche in vitro with pharmacological inhibitors or L-WRN conditioned medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564848v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the gut microbiota to the regulation of host metabolism and energy balance: a focus on the gut–liver axis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.M. Neyrinck</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665118002756⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.1268-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623134v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a proanthocyanidin-rich polyphenol extract from avocado on the production of amino acid-derived bacterial metabolites and the microbiota composition in rats fed a high-protein diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Cires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María José Cires</w:t>
+                <w:t xml:space="preserve">Paola Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Navarrete</w:t>
+                <w:t xml:space="preserve">Edgar Pastene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Pastene</w:t>
+                <w:t xml:space="preserve">Catalina Carrasco-Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (7), pp.4022-4035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9FO00700H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine-derived hydrogen sulfide and gut health: a matter of endogenous or bacterial origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (1), pp.68-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Effect of an Avocado Peel Polyphenolic Extract Rich in Proanthocyanidins on the Alterations of Colonic Homeostasis Induced by a High-Protein Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Cires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María José Cires</w:t>
+                <w:t xml:space="preserve">Paola Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Navarrete</w:t>
+                <w:t xml:space="preserve">Edgar Pastene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Pastene</w:t>
+                <w:t xml:space="preserve">Catalina Carrasco-Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (42), pp.11616-11626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b03905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-protein diets for weight management: Interactions with the intestinal microbiota and consequences for gut health. A position paper by the my new gut study group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (3), pp.1012-1022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proanthocyanidin-containing polyphenol extracts from fruits prevent the inhibitory effect of hydrogen sulfide on human colonocyte oxygen consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the gut microbiota to the regulation of host metabolism and energy balance: a focus on the gut–liver axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delzenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille M. Andriamihaja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Grauso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Gotteland</w:t>
+                <w:t xml:space="preserve">A.M. Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-018-2558-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (3), pp.319-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665118002756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622727v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards microbiome-informed dietary recommendations for promoting metabolic and mental health : Opinion papers of the MyNewGut project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The DPP-4 inhibitor vildagliptin impacts the gut microbiota and prevents disruption of intestinal homeostasis induced by a Western diet in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A. Pötgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Sanz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Brigidi</w:t>
+                <w:t xml:space="preserve">Nuria Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.07.007⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (8), pp.1838-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-018-4647-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626311v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DPP-4 inhibitor vildagliptin impacts the gut microbiota and prevents disruption of intestinal homeostasis induced by a Western diet in mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
+                <w:t xml:space="preserve">Towards microbiome-informed dietary recommendations for promoting metabolic and mental health : Opinion papers of the MyNewGut project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Romaní-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Benitez-Páez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Portune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah A. Pötgens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nuria Salazar</w:t>
+                <w:t xml:space="preserve">Patrizia Brigidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-018-4647-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (6 Part:A), pp.2191-2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620653v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gut microbiota metabolite indole alleviates liver inflammation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey de Rocca Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (12), pp.6681-6693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.201800544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipo-Protein Emulsion Structure in the Diet Affects Protein Digestion Kinetics, Intestinal Mucosa Parameters and Microbiota Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Oberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion M. Oberli</w:t>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Douard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Daphné Jaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (2), pp.1700570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201700570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential Role of the Dipeptidyl Peptidase-4-Like Activity From the Gut Microbiota on the Host Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Schüppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantity and source of dietary protein influence metabolite production by gut microbiota and rectal mucosa gene expression: a randomized, parallel, double-blind trial in overweight humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Proanthocyanidin-containing polyphenol extracts from fruits prevent the inhibitory effect of hydrogen sulfide on human colonocyte oxygen consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Cerrudo</w:t>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.117.158816⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.755-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-018-2558-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627112v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Protein and Amino Acid Supplementation in Inflammatory Bowel Disease Course: What Impact on the Colonic Mucosa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (3), pp.310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu9030310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Luminal Environment of the Colonic Epithelial Cells and Physiopathological Consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quantity and source of dietary protein influence metabolite production by gut microbiota and rectal mucosa gene expression: a randomized, parallel, double-blind trial in overweight humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Davila</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneig Lan</w:t>
+                <w:t xml:space="preserve">Victor Cerrudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 187 (3), pp.476--486. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (4), pp.1005-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.117.158816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568604v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of protein emulsion in food impacts intestinal microbiota, caecal luminal content composition and distal intestine characteristics in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Jaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,4651 +6756,4664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial response to a high-protein diet in rat colon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Changes in the Luminal Environment of the Colonic Epithelial Cells and Physiopathological Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Armand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Grauso</w:t>
+                <w:t xml:space="preserve">Anne-Marie Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Anneig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.116. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (3), pp.476--486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3514-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568602v1</w:t>
+                <w:t xml:space="preserve">hal-01568604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental effects for colonocytes of an increased exposure to luminal hydrogen sulfide: The adaptive response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Epithelial response to a high-protein diet in rat colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Lucie Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Audebert</w:t>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.155--164. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3514-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568610v1</w:t>
+                <w:t xml:space="preserve">hal-01568602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota role in dietary protein metabolism and health-related outcomes: The two sides of the coin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J. Portune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (B, SI), pp.213-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal healing in inflammatory bowel diseases: is there a place for nutritional supplementation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Detrimental effects for colonocytes of an increased exposure to luminal hydrogen sulfide: The adaptive response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barrat</w:t>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (1), pp.198 - 207. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.155--164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536436v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deleterious metabolic and genotoxic effects of the bacterial metabolite p-cresol on colonic epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximena Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.219--227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of an Amino Acid Mixture on Colonic Mucosal Healing in Rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mucosal healing in inflammatory bowel diseases: is there a place for nutritional supplementation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Walker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+                <w:t xml:space="preserve">Christophe Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.198 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beneficial Effects of an Amino Acid Mixture on Colonic Mucosal Healing in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (13), pp.2895-2905. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000435849.17263.c5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE BUTYRATE REDUIT LA DYSFONCTION DE LA BARRIERE EPITHELIALE INDUITE PAR LA MYCOTOXINE DEOXYNIVALENOL DANS UN MODELE D’ORGANOÏDES D’INTESTIN DE PORCELETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transcriptomique en cellule unique révèle les processus de maturation induits dans chaque type de cellule épithéliale intestinale lors de l'introduction de l'alimentation solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Malonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECED 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club des Cellules Epithéliales Digestives, Mar 2024, Montpellier, France. pp.P12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE LEUCINE-DERIVED GUT MICROBIOTA METABOLITE ISOVALERATE ENHANCES THE EPITHELIAL BARRIER FUNCTION IN CELL MONOLAYERS DERIVED FROM PIG ILEUM ORGANOIDS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour préserver la santé du lapin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">18 èmes J. Rech. Cunicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAe-ITAVI-ASFC, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827719v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Devailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Saci</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Animal Science EAAP 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195417v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+                <w:t xml:space="preserve">Une supplémentation en polyphenols module la maturation du microbiote et de l’épithélium intestinal lors de l'introduction de l'alimentation solide chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t>
+              <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197555v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour préserver la santé du lapin ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">VARIABILITE DE LA COMPOSITION EN OLIGOSACCHARIDES DU LAIT ET LIEN AVEC LA CARRIERE REPRODUCTIVE DES LAPINES ET LA VIABILITE DES LAPEREAUX AU SEVRAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paccanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lille-Laroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 èmes J. Rech. Cunicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAe-ITAVI-ASFC, Mar 2023, Le Mans, France</w:t>
+              <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France. pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398324v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILITE DE LA COMPOSITION EN OLIGOSACCHARIDES DU LAIT ET LIEN AVEC LA CARRIERE REPRODUCTIVE DES LAPINES ET LA VIABILITE DES LAPEREAUX AU SEVRAGE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
+                <w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Animal Science EAAP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580177v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une supplémentation en polyphenols module la maturation du microbiote et de l’épithélium intestinal lors de l'introduction de l'alimentation solide chez le lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effets bénéfiques d'une combinaison d'arginine, valine, leucine, isoleucine, cystine et de polyphénols chez le porcelet : approche in vivo et organoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Viémon-Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France</w:t>
+              <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827599v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques d'une combinaison d'arginine, valine, leucine, isoleucine, cystine et de polyphénols chez le porcelet : approche in vivo et organoïdes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modifications de l’environnement luminal et dysfonction mitochondriale des cellules épithéliales coliques chez la souris obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guerbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.75-80</w:t>
+              <w:t xml:space="preserve">39ème réunion du CECED (Club d'Etudes des Cellules Epithéliales Digestives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECED, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074722v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications de l’environnement luminal et dysfonction mitochondriale des cellules épithéliales coliques chez la souris obèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loréal</w:t>
+                <w:t xml:space="preserve">Impact of pathogen exposure and dietary stress at weaning: application to a mucin associated in vitro model of the piglet colon (MPigut-IVM) coupled to porcine intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jiménez-Ángeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème réunion du CECED (Club d'Etudes des Cellules Epithéliales Digestives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECED, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525822v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pathogen exposure and dietary stress at weaning: application to a mucin associated in vitro model of the piglet colon (MPigut-IVM) coupled to porcine intestinal cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Jiménez-Ángeles</w:t>
+                <w:t xml:space="preserve">Stimulation of early solid feed ingestion in the nest accelerates the maturation of the rabbits caecal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395860v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of early solid feed ingestion in the nest accelerates the maturation of the rabbits caecal microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Evaluation of a probiotic strategy to fight against ETEC infections in an in vitro model of weaning piglets coupled with porcine cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th Beneficial Microbes Conference – pre and probiotics for lifelong human and animal healt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645290v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a probiotic strategy to fight against ETEC infections in an in vitro model of weaning piglets coupled with porcine cell lines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jimenez</w:t>
+                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paës Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymard Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barilly Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Beneficial Microbes Conference – pre and probiotics for lifelong human and animal healt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CECED 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243448v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les fonctionnalités du microbiote pour comprendre son action sur son hôte animal : apports de la métaprotéomique et de la métabolomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Rôle des modifications épigénétiques dans l'action du microbiote intestinal sur son hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Microbiote Volaille (PoultryMic)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France. 79 diapo</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788711v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Barilly Céline</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECED 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914649v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des modifications épigénétiques dans l'action du microbiote intestinal sur son hôte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">digestive disease week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736035v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Explorer les fonctionnalités du microbiote pour comprendre son action sur son hôte animal : apports de la métaprotéomique et de la métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réseau Microbiote Volaille (PoultryMic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. 79 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884240v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">MON-PP056: The Bacterial Metabolite Hydrogen Sulfide is More Abundant in Large Intestine of Rats Fed High Protein Diet and Inhibits Colonocyte Respiration in Association with Pro-Inflammatory but not Genotoxic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">digestive disease week 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 37th ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.S148 - S149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0261-5614(15)30488-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914647v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MON-PP056: The Bacterial Metabolite Hydrogen Sulfide is More Abundant in Large Intestine of Rats Fed High Protein Diet and Inhibits Colonocyte Respiration in Association with Pro-Inflammatory but not Genotoxic Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">P182: Régime hyperprotéique, sulfure d’hydrogène bactérien et cellules épithéliales coliques : les liaisons dangereuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Audebert</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 37th ESPEN Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0261-5614(15)30488-X⟩</w:t>
+              <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium. pp.S163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70824-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588476v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition nutritionnelle, microbiote et santé : dégradation de protéines alimentaires par des espèces dominantes du microbiote intestinal humain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La structure d'aliments modèles, contrôlée par le procédé, permet de moduler les cinétiques de digestion en condition in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70826-X⟩</w:t>
+              <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S166 - S167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70830-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646903v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P182: Régime hyperprotéique, sulfure d’hydrogène bactérien et cellules épithéliales coliques : les liaisons dangereuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Transition nutritionnelle, microbiote et santé : dégradation de protéines alimentaires par des espèces dominantes du microbiote intestinal humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Jaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Davila</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70824-6⟩</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70826-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Michon</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">hal-01646900v1</w:t>
+                <w:t xml:space="preserve">hal-01646903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell transcriptomics reveal that initiation of solid food intake triggers the maturation of caecal lamina propria immune cells in suckling rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Malonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Mucosal Immunology (ICMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séquençage de l'ARNm en cellules uniques (scRNA-seq): un outil pour étudier la diversité des cellules CD45+ de la lamina propria du cæcum du lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Zakaroff-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du club d'immunologie et de vaccinologie vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in colon luminal environment induced mitochondrial dysfunction of epithelial cells in obese mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guerbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International congress of nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. , Annals of Nutrition and Metabolism, 79 (Suppl. 1), pp.741-742, 2023, IUNS 22nd International Congress of Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell RNA-sequencing: a tool to study the diversity of the lamina propria CD45+ cells in the rabbit caecum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Zakaroff-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Mucosal Immunology (ICMI2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the neonatal microbiota alters epithelial homeostasis and imprints stem cells in the colon of piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modifications de l’environnement luminal et dysfonction mitochondriale des cellules épithéliales coliques chez la souris obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guerbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Gresse</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ellouan Perrot</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881129v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications de l’environnement luminal et dysfonction mitochondriale des cellules épithéliales coliques chez la souris obèse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modification of the neonatal microbiota alters epithelial homeostasis and imprints stem cells in the colon of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ciesielski</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+                <w:t xml:space="preserve">Ellouan Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. Animal - science proceedings, 13 (2), pp.197, 2022, Science for sustainable nutrition - Proceedings of the 15th international symposium on digestive physiology of pigs (DPP2022). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531514v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and DNA methylation response to feed intake in the duodenum in high- and low- feed efficiency pig lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fêve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Saci</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Digestive Physiology of Pigs DPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. , 2022, Science for Sustainable Nutrition Proceedings of the 15th International Symposium on Digestive Physiology of Pigs (DPP2022). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11406,124 +11423,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino Acids in Intestinal Physiology and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guoyao Wu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino-acids in nutrition and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1265, Springer Nature, pp.1-20, 2020, Advances in Experimental Medicine and Biology, 978-3-030-45327-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45328-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11533,147 +11550,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Saci</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11683,100 +11700,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des régimes hyperprotéiques et des métabolites bactériens dérivés des acides aminés sur la muqueuse du gros intestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016SACLA011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02303264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11786,105 +11803,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle des métabolites produits par le microbiote intestinal dans la santé digestive humaine et vétérinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Toulouse INP, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04651618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId371"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12031,51 +12048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2025.101628" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dayonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50852-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00042.2024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bourragat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escoula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2356270" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerbette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ciesielski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Perrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201971R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015741v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klotz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Roura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Turni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.1066898" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Neyrinck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Baldin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclercq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Matysik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krautbauer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Liebisch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;frieder Sch&#246;tt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kj&#248;lb&#230;k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15440" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Painteaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Vi&#233;mon-Desplanque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orasin Phornlaphat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03082-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703421" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101980" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M. Delzenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olivares" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Neyrinck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kj&#248;lbaek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.03.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delzenne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Neyrinck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002756" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cires" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Navarrete" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Pastene" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Carrasco-Pozo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO00700H" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000526" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b03905" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618730v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Joseph Portune" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.09.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotteland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2558-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Benitez-P&#225;ez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Portune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.07.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. P&#246;tgens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Salazar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-018-4647-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Rocca Serra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800544" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700570" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618769v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sch&#252;ppel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Hassan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cerrudo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158816" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030310" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568604v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneig Lan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.11.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.01.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W5WX1HB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488443v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.08.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536436v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barrat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000177" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Wong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186910v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000435849.17263.c5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527178v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827719v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jones" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195417v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827599v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bredon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074722v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736035v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646903v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Jaoui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70826-X" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTZ8M0BM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davila" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70824-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNB71LF4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70830-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP41MKP8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827627v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827525v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Zakaroff-Girard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320468v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881129v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gresse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellouan Perrot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.332" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531514v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682865v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#234;ve" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.419" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914576v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45328-2_1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02303264v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA011" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651618v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2025.101628" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Plata-Calzado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00193.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dayonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50852-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00042.2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bourragat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escoula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2356270" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerbette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ciesielski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201971R" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klotz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64917" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Roura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Turni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.1066898" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Matysik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krautbauer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Liebisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;frieder Sch&#246;tt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kj&#248;lb&#230;k" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15440" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407275v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Painteaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Vi&#233;mon-Desplanque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orasin Phornlaphat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03082-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703421" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Neyrinck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Baldin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclercq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914581v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M. Delzenne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olivares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Neyrinck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kj&#248;lbaek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.03.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101980" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cires" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Navarrete" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Pastene" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Carrasco-Pozo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO00700H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000526" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b03905" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Joseph Portune" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.09.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delzenne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Neyrinck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002756" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. P&#246;tgens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Salazar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-018-4647-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626311v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Roman&#237;-Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Benitez-P&#225;ez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Portune" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.07.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627416v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Rocca Serra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800544" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700570" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sch&#252;ppel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Hassan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01900" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gotteland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2558-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568606v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9030310" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cerrudo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158816" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneig Lan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.11.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3514-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01488443v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.08.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.01.028" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W5WX1HB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568625v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Wong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000177" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186910v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000435849.17263.c5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827599v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bredon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195417v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074722v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525822v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736035v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788711v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579236v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davila" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70824-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNB71LF4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646900v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70830-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP41MKP8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646903v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Jaoui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70826-X" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTZ8M0BM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827627v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827525v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Zakaroff-Girard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320468v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531514v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881129v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gresse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellouan Perrot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.332" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682865v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#234;ve" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.419" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914576v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45328-2_1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02303264v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLA011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04651618v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>