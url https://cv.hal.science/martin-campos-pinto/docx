--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -3072,151 +3072,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311429v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct and accurate adaptive semi-Lagrangian scheme for the Vlasov-Poisson equation</w:t>
+                <w:t xml:space="preserve">Précision d'un schéma adaptatif semi-lagrangien pour l'équation de Vlasov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137875v1</w:t>
+                <w:t xml:space="preserve">hal-00138448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précision d'un schéma adaptatif semi-lagrangien pour l'équation de Vlasov</w:t>
+                <w:t xml:space="preserve">A direct and accurate adaptive semi-Lagrangian scheme for the Vlasov-Poisson equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138448v1</w:t>
+                <w:t xml:space="preserve">hal-00137875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3585,51 +3585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos Pinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Tournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0129989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02521069v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pag&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kormann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-01781-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837912v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-019-09474-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385676v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.31" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo de La Plata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Pil Choi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969326v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mounier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.07.089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075646v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649821v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9953-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.517" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dahmen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Brix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069691X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Massjung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-007-0120-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3P5GH3PZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoenen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.11.225" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dahmen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Vore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Devore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jund" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110212105.69" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-2K8N8V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311429v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos Pinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Tournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0129989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02521069v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pag&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kormann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-01781-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837912v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-019-09474-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385676v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.31" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo de La Plata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Pil Choi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969326v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mounier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.07.089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075646v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649821v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9953-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.517" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dahmen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Brix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069691X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Massjung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-007-0120-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3P5GH3PZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoenen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.11.225" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dahmen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Vore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pencho Petrushev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Devore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jund" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110212105.69" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-2K8N8V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311429v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138448v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>