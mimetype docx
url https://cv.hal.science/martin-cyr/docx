--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1556,217 +1556,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Al2O3, CaO, MgO and TiO2 content on the early-age reactivity of GGBS in blended cements, alkali-activated materials and supersulfated cements</w:t>
+                <w:t xml:space="preserve">Foamed calcium sulfoaluminate cement with controlled porous network for daily or seasonal heat storage in ettringite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Doussang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554021v1</w:t>
+                <w:t xml:space="preserve">hal-04776736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a thermochemical energy storage system operating at low temperature with ettringite-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,734 +1771,738 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 282, pp.112927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foamed calcium sulfoaluminate cement with controlled porous network for daily or seasonal heat storage in ettringite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of Al2O3, CaO, MgO and TiO2 content on the early-age reactivity of GGBS in blended cements, alkali-activated materials and supersulfated cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Ludovic André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rouviere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.111284. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.107439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776736v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of self-compacting low-carbon concretes for precast industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+                <w:t xml:space="preserve">Effect of natural and accelerated carbonation on microstructure and pH of sodium carbonate alkali-activated slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 457, pp.139114. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.107525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868302v1</w:t>
+                <w:t xml:space="preserve">hal-04615216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel utilization of waste concrete powder in alkali-activated binder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Durability of sodium carbonate alkali-activated slag concrete assessed by a performance-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102859⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 423, pp.135873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691765v1</w:t>
+                <w:t xml:space="preserve">hal-04615220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural and accelerated carbonation on microstructure and pH of sodium carbonate alkali-activated slag</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel utilization of waste concrete powder in alkali-activated binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidarus Yonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhat Vashistha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanchen Oinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhoon Pyo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 181, pp.107525. </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.102859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615216v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of sodium carbonate alkali-activated slag concrete assessed by a performance-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Azar</w:t>
+                <w:t xml:space="preserve">Development of self-compacting low-carbon concretes for precast industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Calviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 423, pp.135873. </w:t>
+              <w:t xml:space="preserve">, 2024, 457, pp.139114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615220v1</w:t>
+                <w:t xml:space="preserve">hal-04868302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength Development and Environmental Impact of Waste-Glass-Based Cements Activated with Portland Cement, NaOH, Na-Silicate or Na-Carbonates at Ambient Temperature</w:t>
               </w:r>
@@ -2860,51 +2860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability parameters of three low-carbon concretes (low clinker, alkali-activated slag and supersulfated cement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,425 +3520,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of two-component grouts by the use of ground granulated blast furnace slag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic André</w:t>
+                <w:t xml:space="preserve">Titanium in GGBS-like calcium-magnesium-aluminosilicate glasses: Its role in the glass network, dissolution at alkaline pH and surface layer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bacquié</w:t>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Comin</w:t>
+                <w:t xml:space="preserve">Erwan Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ploton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Achard</w:t>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 591, pp.121708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628092v1</w:t>
+                <w:t xml:space="preserve">hal-03820235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete made of 100% recycled materials - Feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyka Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Laniesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ngun Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180, pp.106199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium in GGBS-like calcium-magnesium-aluminosilicate glasses: Its role in the glass network, dissolution at alkaline pH and surface layer formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+                <w:t xml:space="preserve">Improvement of two-component grouts by the use of ground granulated blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">Gianluca Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Chesneau</w:t>
+                <w:t xml:space="preserve">Romain Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">Diane Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 591, pp.121708. </w:t>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.104369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820235v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying temperature on the properties of alkali-activated binders - Recommendations for sample preconditioning</w:t>
               </w:r>
@@ -4052,295 +4052,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation rate of alkali-activated concretes and high-volume SCM concretes: a literature data analysis by RILEM TC 281-CCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shrinkage mitigation of metakaolin-based geopolymer activated by sodium silicate solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Gluth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Susan Bernal</w:t>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Balsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-022-02041-4⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.106993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944827v1</w:t>
+                <w:t xml:space="preserve">hal-03944811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage mitigation of metakaolin-based geopolymer activated by sodium silicate solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Trincal</w:t>
+                <w:t xml:space="preserve">Carbonation rate of alkali-activated concretes and high-volume SCM concretes: a literature data analysis by RILEM TC 281-CCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Vollpracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Weiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Balsamo</w:t>
+                <w:t xml:space="preserve">Susan Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 162, pp.106993. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (8), pp.225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-022-02041-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944811v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of RILEM TC 267-TRM phase 3: validation of the R3 reactivity test across a wide range of materials</w:t>
               </w:r>
@@ -4549,295 +4549,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of RILEM TC 267-TRM phase 2: optimization and testing of the robustness of the R3 reactivity tests for supplementary cementitious materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Avet</w:t>
+                <w:t xml:space="preserve">Synchrotron X-ray micro-tomography investigation of the early hydration of blended cements: A case study on CaCl2-accelerated slag-based blended cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuerun Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susan Bernal</w:t>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Bishnoi</w:t>
+                <w:t xml:space="preserve">Anne Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kaknics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-022-01928-6⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, pp.126412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653047v1</w:t>
+                <w:t xml:space="preserve">hal-03528515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray micro-tomography investigation of the early hydration of blended cements: A case study on CaCl2-accelerated slag-based blended cements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+                <w:t xml:space="preserve">Report of RILEM TC 267-TRM phase 2: optimization and testing of the robustness of the R3 reactivity tests for supplementary cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Avet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonnin</w:t>
+                <w:t xml:space="preserve">Xuerun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ben Haha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Kaknics</w:t>
+                <w:t xml:space="preserve">Shashank Bishnoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 321, pp.126412. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (3), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-022-01928-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528515v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between alkali-activated ground granulated blastfurnace slag and organic matter in soil stabilization/solidification</w:t>
               </w:r>
@@ -4947,295 +4947,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness to water and temperature, and activation energies of metakaolin-based geopolymer and alkali-activated slag binders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Trincal</w:t>
+                <w:t xml:space="preserve">Effect of sediment incorporation on the reactivity of alkali-activated GGBFS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bucher</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124066⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (3), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01720-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346130v1</w:t>
+                <w:t xml:space="preserve">hal-03772859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment incorporation on the reactivity of alkali-activated GGBFS systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Paris</w:t>
+                <w:t xml:space="preserve">Robustness to water and temperature, and activation energies of metakaolin-based geopolymer and alkali-activated slag binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (3), pp.118. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, pp.124066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01720-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772859v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoric acid activation of volcanic ashes: Influence of the molar ratio R = (MgO + CaO) / P2O5 on reactivity of volcanic ash and strength of obtained cementitious material</w:t>
               </w:r>
@@ -5355,51 +5355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-based evaluation of flash-metakaolin as cement replacement in marine structures – Case of chloride migration and corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,51 +5459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass structure of industrial ground granulated blast furnace slags (GGBS) investigated by time-resolved Raman and NMR spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,51 +5511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Canizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56, pp.17490-17504. </w:t>
@@ -5632,51 +5632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5834,905 +5834,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External sulfate attack: comparison of several alternative binders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence for the acceleration of slag hydration in blended cements by the addition of CaCl2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
+                <w:t xml:space="preserve">Laurent Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (6), </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01813-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463106v1</w:t>
+                <w:t xml:space="preserve">hal-03327843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the acceleration of slag hydration in blended cements by the addition of CaCl2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">External sulfate attack: comparison of several alternative binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Steger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Patapy</w:t>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149, </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01813-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327843v1</w:t>
+                <w:t xml:space="preserve">hal-03463106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of TiO2 and 11 minor elements on the reactivity of ground‐granulated blast‐furnace slag in blended cements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a cementitious material for thermal energy storage at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blotevogel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17431⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.118130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931126v1</w:t>
+                <w:t xml:space="preserve">hal-02501170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition and Exploration of the Integrated CO2 Mineralization Technological Cycle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une industrialisation des liants alcali-activés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Jainin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Béton[s] le Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901477v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we formulate a geopolymer or an alkali-activated binder as a portland cement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE INDIAN CONCRETE JOURNAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une industrialisation des liants alcali-activés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Patapy</w:t>
+                <w:t xml:space="preserve">Effect of TiO2 and 11 minor elements on the reactivity of ground‐granulated blast‐furnace slag in blended cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kaknics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Béton[s] le Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963736v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cementitious material for thermal energy storage at low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition and Exploration of the Integrated CO2 Mineralization Technological Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Laniesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 242, pp.118130. </w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501170v1</w:t>
+                <w:t xml:space="preserve">hal-02901477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of the R3 test to evaluate differences in early age reactivity of 16 industrial ground granulated blast furnace slags (GGBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ehrenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Steger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Kaknics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 130, pp.105998. </w:t>
@@ -7394,51 +7394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Pouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 201, pp.421-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7498,51 +7498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Provis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dali Bondar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,369 +7600,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous structure optimisation of flash-calcined metakaolin/fly ash geopolymer foam concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of two low temperature energy storage prototypes based on innovative cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, AUGC 2016, 22 (12), pp.1482-1498. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.47 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1304285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756702v2</w:t>
+                <w:t xml:space="preserve">hal-01875721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of two low temperature energy storage prototypes based on innovative cementitious material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Durability of dry-mix shotcrete using supplementary cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.136⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.09.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875721v1</w:t>
+                <w:t xml:space="preserve">hal-01973422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of dry-mix shotcrete using supplementary cementitious materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Armengaud</w:t>
+                <w:t xml:space="preserve">Porous structure optimisation of flash-calcined metakaolin/fly ash geopolymer foam concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 190, pp.1-12. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, AUGC 2016, 22 (12), pp.1482-1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.09.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1304285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973422v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy storage based on cementitious materials: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8022,51 +8022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity tests for supplementary cementitious materials RILEM TC 267-TRM phase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuerun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Snellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,603 +8150,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability and stability of an ettringite-based material for thermal energy storage at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+                <w:t xml:space="preserve">Formulation and characterization of blended alkali-activated materials based on flash-calcined metakaolin, fly ash and GGBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, pp.50 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500947v1</w:t>
+                <w:t xml:space="preserve">hal-01756694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service life of metakaolin-based concrete exposed to carbonation Comparison with blended cement containing fly ash, blast furnace slag and limestone filler</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Rational utilization of volcanic ashes based on factors affecting their alkaline activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. I. Djon Li Ndjock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elimbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.04.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 463, pp.31--39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847559v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational utilization of volcanic ashes based on factors affecting their alkaline activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Elimbi</w:t>
+                <w:t xml:space="preserve">Thermomechanical performance of blended metakaolin-GGBS alkali-activated foam concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 463, pp.31--39. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.982-993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847538v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical performance of blended metakaolin-GGBS alkali-activated foam concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
+                <w:t xml:space="preserve">Durability and stability of an ettringite-based material for thermal energy storage at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.146⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756696v1</w:t>
+                <w:t xml:space="preserve">hal-02500947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and characterization of blended alkali-activated materials based on flash-calcined metakaolin, fly ash and GGBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
+                <w:t xml:space="preserve">Service life of metakaolin-based concrete exposed to carbonation Comparison with blended cement containing fly ash, blast furnace slag and limestone filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 144, pp.50 - 64. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.18--29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756694v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the blue/green color of blast-furnace slag-based materials: Sulfur K-edge XANES investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8813,510 +8813,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fresh dry-mix shotcrete and correlation to rebound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+                <w:t xml:space="preserve">Modelling and experimental study of low temperature energy storage reactor using cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.220⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.601--615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847542v1</w:t>
+                <w:t xml:space="preserve">hal-01847545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental study of low temperature energy storage reactor using cementitious material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Characterization of fresh dry-mix shotcrete and correlation to rebound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.601--615. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.225--232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847545v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation in the pore solution of metakaolin-based geopolymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of ASR tests to recycled concrete aggregates: Influence of water absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mechling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.714--721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849698v1</w:t>
+                <w:t xml:space="preserve">hal-01849721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ASR tests to recycled concrete aggregates: Influence of water absorption</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbonation in the pore solution of metakaolin-based geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Pouhet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 124, pp.714--721. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.227--235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849721v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and performance of flash metakaolin geopolymer concretes</w:t>
               </w:r>
@@ -9657,381 +9657,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the rate of calcination of kaolin on the properties of metakaolin-based geopolymers</w:t>
+                <w:t xml:space="preserve">Characterization of an Algerian natural pozzolan for its use in eco-efficient cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. B. Kenne Diffo</w:t>
+                <w:t xml:space="preserve">N. Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elimbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Tchakoute Kouamo</w:t>
+                <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Ceramic Societies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4A), pp.444--454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849750v1</w:t>
+                <w:t xml:space="preserve">hal-01849760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Spreader Stoker Coal Fly Ashes (SSCFA) for their use in cement-based applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tribout</w:t>
+                <w:t xml:space="preserve">Effect of the rate of calcination of kaolin on the properties of metakaolin-based geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Kenne Diffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elimbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dika Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tchakoute Kouamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Ceramic Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.130--138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jascer.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755540v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an Algerian natural pozzolan for its use in eco-efficient cement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Kaid</w:t>
+                <w:t xml:space="preserve">Characterization of Spreader Stoker Coal Fly Ashes (SSCFA) for their use in cement-based applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.224--233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849760v1</w:t>
+                <w:t xml:space="preserve">hal-01755540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali-silica reaction in metakaolin-based geopolymer mortar</w:t>
               </w:r>
@@ -10254,64 +10254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-compacting concrete using flash-metakaolin: design method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Diederich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,51 +10514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of a chemo-mechanical modeling for alkali silica reaction (ASR) with experimental evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro F. M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10868,64 +10868,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.63--72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10959,77 +10959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of methods for chemical assessment of reactive silica in concrete aggregates by selective dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11088,77 +11088,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-step method for the recovery of aggregates from concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11243,64 +11243,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41, pp.857--867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11591,64 +11591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali-silica reaction (ASR) expansion: Pessimum effect versus scale effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11934,260 +11934,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising an expansion test for the assessment of alkali-silica reaction in concrete structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+                <w:t xml:space="preserve">Properties of inorganic polymer (geopolymer) mortars made of glass cullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-011-9724-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.2782-2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-6107-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724662v1</w:t>
+                <w:t xml:space="preserve">hal-05388991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of inorganic polymer (geopolymer) mortars made of glass cullet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poinot</w:t>
+                <w:t xml:space="preserve">Optimising an expansion test for the assessment of alkali-silica reaction in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.1641-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-011-9724-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-011-6107-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05388991v1</w:t>
+                <w:t xml:space="preserve">hal-01724662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential pozzolanicity of glass cullet fines and aggregates</w:t>
               </w:r>
@@ -12378,429 +12378,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative mineralogical composition of complex mineral wastes – Contribution of the Rietveld method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Husson</w:t>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.10.023⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.508--516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876858v1</w:t>
+                <w:t xml:space="preserve">hal-01724664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxic evaluation of mortar leachate using the amphibian larvae (Xenopus laevis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Quantitative mineralogical composition of complex mineral wastes – Contribution of the Rietveld method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (3), pp.378 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01724664v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of binders using waste material</w:t>
               </w:r>
@@ -12812,51 +12812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13145,51 +13145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13253,51 +13253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of laboratory and industrial meat and bone meal combustion residue as cadmium immobilizing material for remediation of polluted aqueous solutions: “Chemical and ecotoxicological studies”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernues Savaete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13374,51 +13374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical modeling for prediction of alkali silica reaction (ASR) expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13692,403 +13692,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of industrial and laboratory meat and bone meal ashes and their potential applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Coutand</w:t>
+                <w:t xml:space="preserve">Coupled effects of aggregate size and alkali content on ASR expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Clastres</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Deydier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Guilet</w:t>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.04.133⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477912v1</w:t>
+                <w:t xml:space="preserve">hal-01006003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of metakaolin on autogenous shrinkage of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe J.P. Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29 (2), pp.80-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2006.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2006.09.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of aggregate size and alkali content on ASR expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Characteristics of industrial and laboratory meat and bone meal ashes and their potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+                <w:t xml:space="preserve">Richard Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (3), pp.350-359. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 150 (3), pp.522-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.04.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006003v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cendres d'incinération de boues de stations de traitement des eaux polluées sont-elles utilisables dans les matrices cimentaires ?</w:t>
               </w:r>
@@ -14217,524 +14217,524 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the carbonation of sodium alkali-activated slag</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural performances of low-carbon beams for precast industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Frouin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Calviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete, ICCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971966v1</w:t>
+                <w:t xml:space="preserve">hal-04973791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performances of low-carbon beams for precast industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+                <w:t xml:space="preserve">Study of the carbonation of sodium alkali-activated slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Calviac</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete, ICCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973791v1</w:t>
+                <w:t xml:space="preserve">hal-04971966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical energy storage in a CSA-based cementitious material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbonation of crystalline blast furnace and electric arc furnace slags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Saldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castillo A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEA ES TCP International Conference on Energy Storage (ENERSTOCK 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st RILEM International Conference on Mineral Carbonation for Cement and Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715071v1</w:t>
+                <w:t xml:space="preserve">hal-04974563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of crystalline blast furnace and electric arc furnace slags</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermochemical energy storage in a CSA-based cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st RILEM International Conference on Mineral Carbonation for Cement and Concrete</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEA ES TCP International Conference on Energy Storage (ENERSTOCK 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon, Jun 2024, Lyon, France. pp.554-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13784976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974563v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated waste glass – performance and carbon footprint</w:t>
               </w:r>
@@ -14884,77 +14884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a large-scale calcium sulfo-aluminate (CSA) foamed material for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15130,64 +15130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance against chloride and carbonation of binary and ternary binder with GGBS or/and limestone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Jainin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erisa Myrtja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15236,221 +15236,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-carbon binders and concretes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falak Milki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoME 2023 - The Fourth Scientific Conference on Geosciences and Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785750v1</w:t>
+                <w:t xml:space="preserve">hal-04785718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-carbon binders and concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">GeoME 2023 - The Fourth Scientific Conference on Geosciences and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785718v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended systems with OPC-Pozzolan-High limestone filler</w:t>
               </w:r>
@@ -15561,64 +15561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Effect of Portland Cement Activation on Supersulfated Cements Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15872,51 +15872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'usage en France des bi-additions dans les bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hauza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15961,398 +15961,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC3-Slag concretes adapted for precast industry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'utilisation du verre de recyclage dans les matériaux cimentaires et alcali-activés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathyle Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Carles-Gibergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcined Clays for Sustainable Concrete 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784745v1</w:t>
+                <w:t xml:space="preserve">hal-03881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride-induced corrosion of steel in three low carbon concretes (low clinker, alkali-activated slag and supersulfated cement) studied by galvanic current measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Doussang</w:t>
+                <w:t xml:space="preserve">LC3-Slag concretes adapted for precast industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Deby</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Calviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Calcined Clays for Sustainable Concrete 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784685v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation du verre de recyclage dans les matériaux cimentaires et alcali-activés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Carles-Gibergues</w:t>
+                <w:t xml:space="preserve">Chloride-induced corrosion of steel in three low carbon concretes (low clinker, alkali-activated slag and supersulfated cement) studied by galvanic current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EUROCORR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881447v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laitier alcali-activé : du laboratoire aux applications industrielles</w:t>
               </w:r>
@@ -16565,497 +16565,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 281-CCC Working Group 6: Carbonation of Alkali Activated Concrete—Preliminary Results of a Literature Survey and Data Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Susan Bernal</w:t>
+                <w:t xml:space="preserve">Performance evaluation of alkali-activated concrete for structural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Jainin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Özlem Cizer</w:t>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th RILEM Annual Week 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797789v1</w:t>
+                <w:t xml:space="preserve">hal-04782985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of glass composite system based on Ground Granulated Blast Furnace Slag and Glass Cullet Powder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Lesmere</w:t>
+                <w:t xml:space="preserve">Relating glass structure and reactivity by modifications of GGBS composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kaknics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Steger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachira Idir</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abel Danezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783060v1</w:t>
+                <w:t xml:space="preserve">hal-04783016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating glass structure and reactivity by modifications of GGBS composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Steger</w:t>
+                <w:t xml:space="preserve">Development and characterization of glass composite system based on Ground Granulated Blast Furnace Slag and Glass Cullet Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Danezan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachira Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783016v1</w:t>
+                <w:t xml:space="preserve">hal-04783060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of alkali-activated concrete for structural applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoann Jainin</w:t>
+                <w:t xml:space="preserve">RILEM TC 281-CCC Working Group 6: Carbonation of Alkali Activated Concrete—Preliminary Results of a Literature Survey and Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Vollpracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+                <w:t xml:space="preserve">Özlem Cizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">75th RILEM Annual Week 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782985v1</w:t>
+                <w:t xml:space="preserve">hal-04797789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability investigation of geopolymer paste resaturated with cementitious solutions</w:t>
               </w:r>
@@ -17205,51 +17205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17287,103 +17287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, glass structure, activation system - there is not only one reactivity of GGBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Kaknics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Steger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
@@ -17415,312 +17415,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of activator on the strength, kinetic and environmental assessment of glass cullet powder-based alkali activated materials, LowC3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et simulation du stockage d'énergie thermochimique dans un matériau cimentaire : utilisation d'un modèle hétérogène à 2 températures discrétisé au moyen d'un maillage Voronoï/Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Low Carbon Cement and Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Kentucky, United States</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781133v1</w:t>
+                <w:t xml:space="preserve">hal-04715048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et simulation du stockage d'énergie thermochimique dans un matériau cimentaire : utilisation d'un modèle hétérogène à 2 températures discrétisé au moyen d'un maillage Voronoï/Delaunay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Influence of activator on the strength, kinetic and environmental assessment of glass cullet powder-based alkali activated materials, LowC3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2020, Reims, France</w:t>
+              <w:t xml:space="preserve">International Conference on Low Carbon Cement and Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Kentucky, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715048v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Ti and Other Minor Elements on the Reactivity of Granulated Ground Blast Furnace Slag (GGBS) in Blended Cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Steger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg Bornhöft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Deubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, WASHINGTON, United States</w:t>
@@ -17913,51 +17913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17993,260 +17993,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of supersulphated cement with improved early strength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic André</w:t>
+                <w:t xml:space="preserve">STUDY OF THE KINETIC OF HYDRATION OF INDUSTRIAL GRANULATED BLAST FURNACE SLAGS: A STRUCTURAL INVESTIGATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Danezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruau Mailys</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement (ICCC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969673v1</w:t>
+                <w:t xml:space="preserve">hal-03593083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF THE KINETIC OF HYDRATION OF INDUSTRIAL GRANULATED BLAST FURNACE SLAGS: A STRUCTURAL INVESTIGATION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+                <w:t xml:space="preserve">Durability of supersulphated cement with improved early strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Allix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruau Mailys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement (ICCC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593083v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of soils containing sulfates by using hydraulic binders</w:t>
               </w:r>
@@ -18366,51 +18366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Danezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18571,260 +18571,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">France Bailly</w:t>
+                <w:t xml:space="preserve">Comparative Study of Compressive Creep Behavior of Concrete with Metakaolin or Silica Fume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Calcined Clays for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Havana, Cuba. pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929681v1</w:t>
+                <w:t xml:space="preserve">hal-02001189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Compressive Creep Behavior of Concrete with Metakaolin or Silica Fume</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+                <w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Calcined Clays for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Havana, Cuba. pp.80-85</w:t>
+              <w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001189v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19209,51 +19209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation of Blended Binders Containing Metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19446,242 +19446,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerator for shotcrete formulation, shotcrete formulations and method for making same</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic André</w:t>
+                <w:t xml:space="preserve">Reactive supplementary cementitious materials containing phyllosilicate and method for preparing the same</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Alfani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : PCT/EP2024/053998. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP24193914.9. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802718v1</w:t>
+                <w:t xml:space="preserve">hal-04985184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive supplementary cementitious materials containing phyllosilicate and method for preparing the same</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerator for shotcrete formulation, shotcrete formulations and method for making same</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Alfani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : PCT/EP2024/053998. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04985184v1</w:t>
+                <w:t xml:space="preserve">hal-04802718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic binder based compositions with reduced alkali-silica reaction</w:t>
               </w:r>
@@ -19719,51 +19719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP23306231. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -20228,51 +20228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2017089698 A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20590,51 +20590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABCA84DA"/>
+    <w:nsid w:val="FF9F6354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20821,51 +20821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-cyr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5012-9131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097733652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8953-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05002969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Tian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107825" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05315062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Skevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Ke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02803-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellerano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Calviac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02703-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Sen Lv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hui Zeng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cong Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c08501" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02696-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05241667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dieu Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Law" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02738-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02640-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesen Lv" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Doussang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107439" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04776736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rouviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04691765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidarus Yonis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhat Vashistha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchen Oinam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhoon Pyo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102859" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107525" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105182" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129889" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04477252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04047800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Mundra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Masi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Achenbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastidas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202313743" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04379006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ettahiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Benlhachemi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-023-01533-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Asad Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Xuan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105756" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04079808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mialitiana Andriamiandroso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cartier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02174-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Comin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ploton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Achard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104369" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chesneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121708" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03414263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106617" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gluth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Vollpracht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Weiler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bernal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02041-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Londono-Zuluaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Gholizadeh-Vayghan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Winnefeld" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Haha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01947-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03653047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerun Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Bishnoi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01928-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126412" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2020.100412" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124066" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01720-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123627v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Robayo-Salazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mej&#237;a de Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baenla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mbey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101879" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120926" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06446-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148069" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01813-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327843v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106558" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17431" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963736v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jainin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118130" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehrenberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105998" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Igor Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baenla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bike Mbah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2496-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104494" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Glid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.04.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151764" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395947v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.201" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310675v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Provis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Bondar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Buchwald" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1396-z" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756702v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1304285" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.136" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01973422v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Armengaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.09.107" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.1.97" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mariel Alderete" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1269-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500947v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847538v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.02.024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756696v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.146" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.160" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14670" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.220" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847545v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.157" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849698v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.05.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92ZBW6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849721v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delobel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mechling" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98NQRXT9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849703v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.061" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZT5MGHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755538v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2GSNP0Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755539v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Augeard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Eekhout" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.10.051" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH8F2RDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849750v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Kenne Diffo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elimbi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dika Manga" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tchakoute Kouamo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jascer.2014.12.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755540v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.09.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRZ01GC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849760v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaid" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0445-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849759v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tardy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.031" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7079TC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849776v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0267-x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mazouzi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kacimi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clastres" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850754v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackel San Nicolas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.063" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ast.92.38" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850773v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trinh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.06.007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850836v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.020" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH58S2B1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.036" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB23FKX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hamidi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Kacimi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.06.013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPX5JNDZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876858v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.023" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5DM9J0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173247v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouchet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3136" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173066v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Balandier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rousseau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.237" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernues Savaete" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cren" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.11.104" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120204v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Labrecque" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02525.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L13K428M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120222v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428273" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477912v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deydier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.04.133" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165398v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.P. Gleize" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.09.005" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW08C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178203v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Klysz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Julien" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2227" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971966v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973791v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974563v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Saldi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castillo A." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976594v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971984v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785701v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erisa Myrtja" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Alfani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785750v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785861v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785685v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785745v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785754v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879198v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hauza" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784745v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784685v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879576v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kiiashko" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784595v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797789v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Cizer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783060v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachira Idir" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783016v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Danezan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782985v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783045v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795441v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790263v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4051" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795498v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Bornh&#246;ft" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deubner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793569v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781120v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969673v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruau Mailys" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593083v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971096v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582967v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaknics" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Montouillout" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Danezan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doussang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001189v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bucher" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956202v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809292v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kovler" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Provis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buchwald" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70606-1_5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849772v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850756v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mazouzi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802718v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04985184v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802255v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802463v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurdjos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802407v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802219v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801740v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salesses" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musikas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501087v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344929v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489599v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-cyr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5012-9131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097733652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8953-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05002969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Tian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107825" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05315062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Skevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Ke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02803-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellerano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Calviac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02703-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Sen Lv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hui Zeng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cong Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c08501" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02696-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05241667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dieu Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Law" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02738-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02640-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesen Lv" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04776736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rouviere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Doussang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107525" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04691765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidarus Yonis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhat Vashistha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchen Oinam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhoon Pyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102859" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105182" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129889" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04477252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04047800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Mundra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Masi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Achenbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastidas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202313743" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04379006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ettahiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Benlhachemi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-023-01533-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Asad Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Xuan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105756" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04079808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mialitiana Andriamiandroso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cartier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02174-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chesneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121708" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Comin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ploton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Achard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104369" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03414263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106617" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gluth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Vollpracht" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Weiler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bernal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02041-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Londono-Zuluaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Gholizadeh-Vayghan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Winnefeld" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Haha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01947-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126412" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03653047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerun Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Bishnoi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01928-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2020.100412" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01720-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124066" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123627v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Robayo-Salazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mej&#237;a de Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baenla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mbey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101879" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120926" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06446-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148069" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106558" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01813-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501170v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118130" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jainin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931126v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17431" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00113" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehrenberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105998" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Igor Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baenla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bike Mbah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2496-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104494" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Glid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.04.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151764" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395947v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.201" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310675v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Provis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Bondar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Buchwald" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1396-z" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875721v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.136" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01973422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Armengaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.09.107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756702v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1304285" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.1.97" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mariel Alderete" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1269-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.160" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.02.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.146" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500947v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14670" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847545v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.157" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847542v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.220" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delobel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mechling" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98NQRXT9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849698v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.05.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92ZBW6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849703v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.061" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZT5MGHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755538v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2GSNP0Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755539v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Augeard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Eekhout" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.10.051" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH8F2RDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849760v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaid" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Kenne Diffo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elimbi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dika Manga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tchakoute Kouamo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jascer.2014.12.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755540v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.09.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRZ01GC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0445-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849759v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tardy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.031" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7079TC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849776v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0267-x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mazouzi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kacimi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clastres" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850754v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackel San Nicolas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.063" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ast.92.38" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850773v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trinh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.06.007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850836v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.020" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH58S2B1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.036" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB23FKX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hamidi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Kacimi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.06.013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPX5JNDZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173247v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouchet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3136" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876858v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.023" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5DM9J0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173066v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Balandier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rousseau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.237" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernues Savaete" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cren" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.11.104" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120204v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Labrecque" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02525.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L13K428M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120222v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428273" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165398v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.P. Gleize" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.09.005" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW08C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477912v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deydier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.04.133" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178203v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Klysz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Julien" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2227" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973791v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971966v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974563v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Saldi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castillo A." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976594v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971984v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785701v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erisa Myrtja" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Alfani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785750v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785861v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785685v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785745v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785754v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879198v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hauza" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784745v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784685v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879576v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kiiashko" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784595v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782985v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783016v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Danezan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783060v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachira Idir" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797789v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Cizer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783045v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795441v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790263v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4051" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795498v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Bornh&#246;ft" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deubner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793569v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781120v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593083v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969673v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruau Mailys" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971096v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582967v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaknics" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Montouillout" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Danezan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doussang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001189v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bucher" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956202v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809292v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kovler" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Provis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buchwald" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70606-1_5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849772v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850756v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mazouzi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04985184v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802718v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802255v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802463v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurdjos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802407v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802219v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801740v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salesses" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musikas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501087v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344929v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489599v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>