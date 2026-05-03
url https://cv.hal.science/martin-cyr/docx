--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -186,8827 +186,8827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing performance of thermally damaged ultra-high performance concrete: Rehydration and recovery mechanism</w:t>
+                <w:t xml:space="preserve">Reaction mechanisms and compressive strength development in sodium carbonate-activated soda–lime–silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong Zhao</w:t>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Xin Lu</w:t>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weichen Tian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Cement-Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21650373.2026.2649536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002969v1</w:t>
+                <w:t xml:space="preserve">hal-05598947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing experimental studies on chemical thermal energy storage in Cementitious composites: report of the RILEM TC 299-TES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-healing performance of thermally damaged ultra-high performance concrete: Rehydration and recovery mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Xin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Skevi</w:t>
+                <w:t xml:space="preserve">Weichen Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyuan Ke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gomes</w:t>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02803-w⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.107825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315062v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural behavior of reinforced low-carbon concrete beams adapted for precast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ilyes Djamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+                <w:t xml:space="preserve">Anthony Calviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (5), pp.190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-025-02703-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Design of Zinc Composite Coating Using Alkali-Activated Technology: Toward Long-Term Corrosion Protection for Marine Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue-Sen Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Hui Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Cong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Xin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (2), pp.960-975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c08501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation-induced corrosion of steel in sodium carbonate alkali-activated slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (8), pp.252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-025-02696-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation of RILEM TC 283-CAM: performance-based assessment of alkali-activated concrete durability using the 10 V rapid chloride permeability test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Dieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Taehwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (6), pp.219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-025-02738-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of alkali-activated materials: changes in mineralogical composition and pH, and qualitative estimation of corrosion risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reviewing experimental studies on chemical thermal energy storage in Cementitious composites: report of the RILEM TC 299-TES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Skevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
+                <w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Balsamo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bertin</w:t>
+                <w:t xml:space="preserve">Fernando Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (4), pp.112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02640-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 58 (9), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02803-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068957v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of high-volume and low-volume replacement of crushed glass fine aggregate on the fresh, mechanical, and durability properties of alkali-activated mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonation of alkali-activated materials: changes in mineralogical composition and pH, and qualitative estimation of corrosion risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Balsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk Abdul Kaium</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aditya Mahesh Shukla</w:t>
+                <w:t xml:space="preserve">Matthieu Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142034⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157831v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbonated and raw ferronickel slags as cementing materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of high-volume and low-volume replacement of crushed glass fine aggregate on the fresh, mechanical, and durability properties of alkali-activated mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Abdul Kaium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Laniesse</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aditya Mahesh Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/constrmater4030028⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 488, pp.142034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746808v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of contaminated waste glass in ultra-high performance concrete: Impurities impact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Experimental study of a thermochemical energy storage system operating at low temperature with ettringite-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136971⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282, pp.112927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645799v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foamed calcium sulfoaluminate cement with controlled porous network for daily or seasonal heat storage in ettringite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of Al2O3, CaO, MgO and TiO2 content on the early-age reactivity of GGBS in blended cements, alkali-activated materials and supersulfated cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rouviere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111284⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.107439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776736v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a thermochemical energy storage system operating at low temperature with ettringite-based materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of carbonated and raw ferronickel slags as cementing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Nahhas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Priscillia Laniesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112927⟩</w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.524-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/constrmater4030028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703316v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Al2O3, CaO, MgO and TiO2 content on the early-age reactivity of GGBS in blended cements, alkali-activated materials and supersulfated cements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+                <w:t xml:space="preserve">Recycling of contaminated waste glass in ultra-high performance concrete: Impurities impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Xin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Canizarès</w:t>
+                <w:t xml:space="preserve">Xuesen Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichen Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107439⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 437, pp.136971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554021v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural and accelerated carbonation on microstructure and pH of sodium carbonate alkali-activated slag</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Foamed calcium sulfoaluminate cement with controlled porous network for daily or seasonal heat storage in ettringite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615216v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of sodium carbonate alkali-activated slag concrete assessed by a performance-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Azar</w:t>
+                <w:t xml:space="preserve">Development of self-compacting low-carbon concretes for precast industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Calviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 423, pp.135873. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 457, pp.139114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04615220v1</w:t>
+                <w:t xml:space="preserve">hal-04868302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel utilization of waste concrete powder in alkali-activated binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidarus Yonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabhat Vashistha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanchen Oinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukhoon Pyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 84, pp.102859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of self-compacting low-carbon concretes for precast industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+                <w:t xml:space="preserve">Effect of natural and accelerated carbonation on microstructure and pH of sodium carbonate alkali-activated slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.107525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04868302v1</w:t>
+                <w:t xml:space="preserve">hal-04615216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength Development and Environmental Impact of Waste-Glass-Based Cements Activated with Portland Cement, NaOH, Na-Silicate or Na-Carbonates at Ambient Temperature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Durability of sodium carbonate alkali-activated slag concrete assessed by a performance-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (20), pp.5097. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 423, pp.135873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17205097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375776v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer properties and chloride-induced corrosion resistance of GGBS and metakaolin alkali-activated materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength Development and Environmental Impact of Waste-Glass-Based Cements Activated with Portland Cement, NaOH, Na-Silicate or Na-Carbonates at Ambient Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.105182⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (20), pp.5097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17205097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190562v1</w:t>
+                <w:t xml:space="preserve">hal-05375776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of calcined clay based geopolymers under sulfuric acid attack: Meta-illite and metakaolin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Transfer properties and chloride-induced corrosion resistance of GGBS and metakaolin alkali-activated materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 363, pp.129889. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.105182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.105182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032808v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability parameters of three low-carbon concretes (low clinker, alkali-activated slag and supersulfated cement)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+                <w:t xml:space="preserve">Behavior of calcined clay based geopolymers under sulfuric acid attack: Meta-illite and metakaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Balsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 407, pp.133511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133511⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 363, pp.129889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477252v1</w:t>
+                <w:t xml:space="preserve">hal-04032808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electrochemical methods for studying steel corrosion in alkali‐activated materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Durability parameters of three low-carbon concretes (low clinker, alkali-activated slag and supersulfated cement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Bastidas</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/maco.202313743⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 407, pp.133511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047800v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of washing process in the improvement of surface properties of porous geopolymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of electrochemical methods for studying steel corrosion in alkali‐activated materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishir Mundra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bastidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-023-01533-0⟩</w:t>
+              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/maco.202313743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379006v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of high-volume waste glass powder in alkali-activated materials: An efflorescence mitigation strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dongxing Xuan</w:t>
+                <w:t xml:space="preserve">Role of washing process in the improvement of surface properties of porous geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Bouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ettahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Benlhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Xin Lu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-023-01533-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344222v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of low carbon materials facing biodeterioration in concrete biogas structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Cartier</w:t>
+                <w:t xml:space="preserve">Recycling of high-volume waste glass powder in alkali-activated materials: An efflorescence mitigation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Asad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keke Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Xin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02174-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.105756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079808v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium in GGBS-like calcium-magnesium-aluminosilicate glasses: Its role in the glass network, dissolution at alkaline pH and surface layer formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">Potential of low carbon materials facing biodeterioration in concrete biogas structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mialitiana Andriamiandroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121708⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (4), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820235v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete made of 100% recycled materials - Feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of two-component grouts by the use of ground granulated blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Comin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyka Bun</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106199⟩</w:t>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.104369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542123v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of two-component grouts by the use of ground granulated blast furnace slag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic André</w:t>
+                <w:t xml:space="preserve">Concrete made of 100% recycled materials - Feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyka Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Laniesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bacquié</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kim Ngun Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104369⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.106199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628092v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drying temperature on the properties of alkali-activated binders - Recommendations for sample preconditioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
+                <w:t xml:space="preserve">Titanium in GGBS-like calcium-magnesium-aluminosilicate glasses: Its role in the glass network, dissolution at alkaline pH and surface layer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151, pp.106617. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 591, pp.121708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414263v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage mitigation of metakaolin-based geopolymer activated by sodium silicate solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Effect of drying temperature on the properties of alkali-activated binders - Recommendations for sample preconditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Balsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 162, pp.106993. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106993⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 151, pp.106617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944811v1</w:t>
+                <w:t xml:space="preserve">hal-03414263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation rate of alkali-activated concretes and high-volume SCM concretes: a literature data analysis by RILEM TC 281-CCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Gluth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xinyuan Ke</w:t>
+                <w:t xml:space="preserve">Anya Vollpracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya Vollpracht</w:t>
+                <w:t xml:space="preserve">Lia Weiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (8), pp.225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-022-02041-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of RILEM TC 267-TRM phase 3: validation of the R3 reactivity test across a wide range of materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Ben Haha</w:t>
+                <w:t xml:space="preserve">Shrinkage mitigation of metakaolin-based geopolymer activated by sodium silicate solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Balsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-022-01947-3⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.106993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697662v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation du verre dans les bétons, une alternative pour un recyclage massif</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Report of RILEM TC 267-TRM phase 3: validation of the R3 reactivity test across a wide range of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Londono-Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Gholizadeh-Vayghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Winnefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Avet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ben Haha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recylage et valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (5), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-022-01947-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791157v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray micro-tomography investigation of the early hydration of blended cements: A case study on CaCl2-accelerated slag-based blended cements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’utilisation du verre dans les bétons, une alternative pour un recyclage massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recylage et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.30-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528515v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of RILEM TC 267-TRM phase 2: optimization and testing of the robustness of the R3 reactivity tests for supplementary cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Avet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuerun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ben Haha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Bishnoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (3), pp.92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-022-01928-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between alkali-activated ground granulated blastfurnace slag and organic matter in soil stabilization/solidification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synchrotron X-ray micro-tomography investigation of the early hydration of blended cements: A case study on CaCl2-accelerated slag-based blended cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kaknics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2020.100412⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, pp.126412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154616v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sediment incorporation on the reactivity of alkali-activated GGBFS systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Karam</w:t>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Paris</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (3), pp.118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-021-01720-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness to water and temperature, and activation energies of metakaolin-based geopolymer and alkali-activated slag binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 300, pp.124066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoric acid activation of volcanic ashes: Influence of the molar ratio R = (MgO + CaO) / P2O5 on reactivity of volcanic ash and strength of obtained cementitious material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between alkali-activated ground granulated blastfurnace slag and organic matter in soil stabilization/solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101879⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.100412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2020.100412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123627v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based evaluation of flash-metakaolin as cement replacement in marine structures – Case of chloride migration and corrosion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphoric acid activation of volcanic ashes: Influence of the molar ratio R = (MgO + CaO) / P2O5 on reactivity of volcanic ash and strength of obtained cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.I. Djon Li Ndjock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Robayo-Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mejía de Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baenla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Mbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120926⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.101879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123611v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass structure of industrial ground granulated blast furnace slags (GGBS) investigated by time-resolved Raman and NMR spectroscopies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance-based evaluation of flash-metakaolin as cement replacement in marine structures – Case of chloride migration and corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06446-4⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 267, pp.120926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327531v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of molybdenum by alternative cementitious binders and synthetic C-S-H: An experimental and numerical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Glass structure of industrial ground granulated blast furnace slags (GGBS) investigated by time-resolved Raman and NMR spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.17490-17504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06446-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265252v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving circular economy by the valorization of non-conventional coal fly ashes in composite cement manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Immobilization of molybdenum by alternative cementitious binders and synthetic C-S-H: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124053⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 789, pp.148069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346118v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the acceleration of slag hydration in blended cements by the addition of CaCl2</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving circular economy by the valorization of non-conventional coal fly ashes in composite cement manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribout Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106558⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, pp.124053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327843v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External sulfate attack: comparison of several alternative binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-021-01813-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cementitious material for thermal energy storage at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence for the acceleration of slag hydration in blended cements by the addition of CaCl2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 242, pp.118130. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501170v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une industrialisation des liants alcali-activés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we formulate a geopolymer or an alkali-activated binder as a portland cement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Béton[s] le Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 87</w:t>
+              <w:t xml:space="preserve">THE INDIAN CONCRETE JOURNAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963736v1</w:t>
+                <w:t xml:space="preserve">hal-05038336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we formulate a geopolymer or an alkali-activated binder as a portland cement?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of TiO2 and 11 minor elements on the reactivity of ground‐granulated blast‐furnace slag in blended cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kaknics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE INDIAN CONCRETE JOURNAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038336v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of TiO2 and 11 minor elements on the reactivity of ground‐granulated blast‐furnace slag in blended cements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition and Exploration of the Integrated CO2 Mineralization Technological Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Laniesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blotevogel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.17431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931126v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition and Exploration of the Integrated CO2 Mineralization Technological Cycle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une industrialisation des liants alcali-activés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Jainin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Béton[s] le Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901477v1</w:t>
+                <w:t xml:space="preserve">hal-04963736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of the R3 test to evaluate differences in early age reactivity of 16 industrial ground granulated blast furnace slags (GGBS)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a cementitious material for thermal energy storage at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105998⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.118130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501098v1</w:t>
+                <w:t xml:space="preserve">hal-02501170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous phase of volcanic ash and microstructure of cement product obtained from phosphoric acid activation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ability of the R3 test to evaluate differences in early age reactivity of 16 industrial ground granulated blast furnace slags (GGBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ehrenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kaknics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-2496-7⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.105998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873249v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of soils containing sulfates by using alternative hydraulic binders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amorphous phase of volcanic ash and microstructure of cement product obtained from phosphoric acid activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Igor Djon Li Ndjock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baenla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Bike Mbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 113, pp.104494. </w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-2496-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520099v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the durability of alkali-activated recycled glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilization of soils containing sulfates by using alternative hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117477⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.104494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520113v1</w:t>
+                <w:t xml:space="preserve">hal-02520099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution/durability of magnesium phosphate cement paste over time in neutral and basic environments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigations on the durability of alkali-activated recycled glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.117477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194086v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of caesium retention by potassium nickel hexacyanoferrate (II) in different pH conditions and potential effect on the selection of storage matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microstructural evolution/durability of magnesium phosphate cement paste over time in neutral and basic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Glid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151764⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.42-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428595v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the initial water content in flash calcined metakaolin-based geopolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigation of caesium retention by potassium nickel hexacyanoferrate (II) in different pH conditions and potential effect on the selection of storage matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 526, pp.151764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395947v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 247-DTA round robin test: mix design and reproducibility of compressive strength of alkali-activated concretes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the initial water content in flash calcined metakaolin-based geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Pouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-019-1396-z⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201, pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310675v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of two low temperature energy storage prototypes based on innovative cementitious material</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RILEM TC 247-DTA round robin test: mix design and reproducibility of compressive strength of alkali-activated concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Provis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dali Bondar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Buchwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 217, pp.47 - 55. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-019-1396-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875721v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of dry-mix shotcrete using supplementary cementitious materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Porous structure optimisation of flash-calcined metakaolin/fly ash geopolymer foam concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.09.107⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, AUGC 2016, 22 (12), pp.1482-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1304285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973422v1</w:t>
+                <w:t xml:space="preserve">hal-01756702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous structure optimisation of flash-calcined metakaolin/fly ash geopolymer foam concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation of two low temperature energy storage prototypes based on innovative cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1304285⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.47 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756702v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy storage based on cementitious materials: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Durability of dry-mix shotcrete using supplementary cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.97 - 120. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/energy.2018.1.97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.09.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878695v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity tests for supplementary cementitious materials RILEM TC 267-TRM phase 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal energy storage based on cementitious materials: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1269-x⟩</w:t>
+              <w:t xml:space="preserve">AIMS Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.97 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/energy.2018.1.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935410v1</w:t>
+                <w:t xml:space="preserve">hal-01878695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and characterization of blended alkali-activated materials based on flash-calcined metakaolin, fly ash and GGBS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactivity tests for supplementary cementitious materials RILEM TC 267-TRM phase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Snellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Mariel Alderete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ben Haha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.160⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1269-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756694v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational utilization of volcanic ashes based on factors affecting their alkaline activation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Durability and stability of an ettringite-based material for thermal energy storage at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.02.024⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847538v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical performance of blended metakaolin-GGBS alkali-activated foam concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Service life of metakaolin-based concrete exposed to carbonation Comparison with blended cement containing fly ash, blast furnace slag and limestone filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.146⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.18--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756696v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability and stability of an ettringite-based material for thermal energy storage at low temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rational utilization of volcanic ashes based on factors affecting their alkaline activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. I. Djon Li Ndjock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 99, pp.106-115. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 463, pp.31--39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500947v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service life of metakaolin-based concrete exposed to carbonation Comparison with blended cement containing fly ash, blast furnace slag and limestone filler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bucher</w:t>
+                <w:t xml:space="preserve">Thermomechanical performance of blended metakaolin-GGBS alkali-activated foam concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Diederich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 99, pp.18--29. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.982-993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847559v1</w:t>
+                <w:t xml:space="preserve">hal-01756696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the blue/green color of blast-furnace slag-based materials: Sulfur K-edge XANES investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Formulation and characterization of blended alkali-activated materials based on flash-calcined metakaolin, fly ash and GGBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14670⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, pp.50 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702261v1</w:t>
+                <w:t xml:space="preserve">hal-01756694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental study of low temperature energy storage reactor using cementitious material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the origin of the blue/green color of blast-furnace slag-based materials: Sulfur K-edge XANES investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.601--615. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (4), pp.1707 - 1716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847545v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fresh dry-mix shotcrete and correlation to rebound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9047,5159 +9047,5263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ASR tests to recycled concrete aggregates: Influence of water absorption</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling and experimental study of low temperature energy storage reactor using cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.601--615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849721v1</w:t>
+                <w:t xml:space="preserve">hal-01847545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation in the pore solution of metakaolin-based geopolymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Formulation and performance of flash metakaolin geopolymer concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Pouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Pouhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.150--160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849698v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and performance of flash metakaolin geopolymer concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Carbonation in the pore solution of metakaolin-based geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Pouhet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.061⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.227--235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849703v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the leaching behavior of trace elements from Spreader Stoker Coal Fly Ashes-based systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Application of ASR tests to recycled concrete aggregates: Influence of water absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mechling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 110, pp.218--226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 124, pp.714--721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755538v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of CaSi silica fume characteristics and its possible utilization in cement-based and alkali-activated materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">An investigation of the leaching behavior of trace elements from Spreader Stoker Coal Fly Ashes-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikael Eekhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101, pp.456--465. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.10.051⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 110, pp.218--226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755539v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an Algerian natural pozzolan for its use in eco-efficient cement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An investigation of CaSi silica fume characteristics and its possible utilization in cement-based and alkali-activated materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Khelafi</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Eekhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.456--465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.10.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849760v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the rate of calcination of kaolin on the properties of metakaolin-based geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Kenne Diffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. B. Kenne Diffo</w:t>
+                <w:t xml:space="preserve">A. Elimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elimbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">J. Dika Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tchakoute Kouamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Ceramic Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1), pp.130--138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jascer.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Spreader Stoker Coal Fly Ashes (SSCFA) for their use in cement-based applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162, pp.224--233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.09.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-silica reaction in metakaolin-based geopolymer mortar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of an Algerian natural pozzolan for its use in eco-efficient cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4A), pp.444--454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849749v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical changes in kaolinite caused by flash calcination: Formation of spherical particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alkali-silica reaction in metakaolin-based geopolymer mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Pouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.05.031⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.571--583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0445-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849759v1</w:t>
+                <w:t xml:space="preserve">hal-01849749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-compacting concrete using flash-metakaolin: design method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Diederich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (6), pp.1717--1737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-014-0267-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of low temperature belite cements made from aluminosilicate wastes by hydrothermal method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structural and chemical changes in kaolinite caused by flash calcination: Formation of spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Parseval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.247--255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850771v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of a chemo-mechanical modeling for alkali silica reaction (ASR) with experimental evidences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Properties of low temperature belite cements made from aluminosilicate wastes by hydrothermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.170--177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01724650v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based approach to durability of concrete containing flash-calcined metakaolin as cement replacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparative study of a chemo-mechanical modeling for alkali silica reaction (ASR) with experimental evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandro F. M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55, pp.313--322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.01.063⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 72, pp.301--315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850754v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of Natural and Accelerated Carbonation in Metakaolin-Based Geopolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance-based approach to durability of concrete containing flash-calcined metakaolin as cement replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rackel San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92, pp.38-43. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.313--322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ast.92.38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309953v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cement type on metakaolin efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Studies of Natural and Accelerated Carbonation in Metakaolin-Based Geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Pouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.06.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ast.92.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850773v1</w:t>
+                <w:t xml:space="preserve">hal-02309953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for chemical assessment of reactive silica in concrete aggregates by selective dissolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of cement type on metakaolin efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.82--94. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.63--72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01724654v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-step method for the recovery of aggregates from concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">A comparison of methods for chemical assessment of reactive silica in concrete aggregates by selective dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.82--94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.04.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724655v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of eco-efficient grouts intended for soil nailing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A three-step method for the recovery of aggregates from concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41, pp.857--867. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 45, pp.262--269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.12.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850836v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and applications of flash metakaolins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design of eco-efficient grouts intended for soil nailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.857--867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.08.036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850824v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and improvement of pozzolanic activity of andesite for its use in eco-efficient cement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characteristics and applications of flash metakaolins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rackel San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Clastres</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.06.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83-84, pp.253--262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850818v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-silica reaction (ASR) expansion: Pessimum effect versus scale effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation and improvement of pozzolanic activity of andesite for its use in eco-efficient cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.1268--1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.10.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01724652v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alkali-silica reaction (ASR) expansion: Pessimum effect versus scale effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 243, pp.193-203. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.25--33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161356v1</w:t>
+                <w:t xml:space="preserve">hal-01724652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the nature of reaction products in the differing behaviours of fine glass powders and coarse glass aggregates used in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 243, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9897-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850813v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of inorganic polymer (geopolymer) mortars made of glass cullet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Role of the nature of reaction products in the differing behaviours of fine glass powders and coarse glass aggregates used in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poinot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-011-6107-2⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1-2), pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9897-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388991v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising an expansion test for the assessment of alkali-silica reaction in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (9), pp.1641-1653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-011-9724-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential pozzolanicity of glass cullet fines and aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Properties of inorganic polymer (geopolymer) mortars made of glass cullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.2782-2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-6107-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790953v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fine glass as ASR inhibitor in glass aggregate mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Potential pozzolanicity of glass cullet fines and aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.28-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01983343v1</w:t>
+                <w:t xml:space="preserve">hal-04790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantitative mineralogical composition of complex mineral wastes – Contribution of the Rietveld method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (3), pp.378 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724664v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxic evaluation of mortar leachate using the amphibian larvae (Xenopus laevis)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Clastres</w:t>
+                <w:t xml:space="preserve">Use of fine glass as ASR inhibitor in glass aggregate mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.1309-1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03173247v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative mineralogical composition of complex mineral wastes – Contribution of the Rietveld method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecotoxic evaluation of mortar leachate using the amphibian larvae (Xenopus laevis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
+                <w:t xml:space="preserve">F. Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Husson</w:t>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (3), pp.378 - 388. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876858v1</w:t>
+                <w:t xml:space="preserve">hal-03173247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of binders using waste material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.237⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.508--516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173066v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on valoriser massivement le verre dans les bétons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthesis of binders using waste material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Verre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791124v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of waste glass in cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Peut-on valoriser massivement le verre dans les bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5-6), pp.70-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03173232v1</w:t>
+                <w:t xml:space="preserve">hal-04791124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of structural monitoring and laboratory tests for assessment of Alkali-Aggregate Reaction swelling: application to gate structure dam</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of waste glass in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grimal</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087641v1</w:t>
+                <w:t xml:space="preserve">hal-03173232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of laboratory and industrial meat and bone meal combustion residue as cadmium immobilizing material for remediation of polluted aqueous solutions: “Chemical and ecotoxicological studies”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of structural monitoring and laboratory tests for assessment of Alkali-Aggregate Reaction swelling: application to gate structure dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bernues Savaete</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 106 (3), pp.281-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476669v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modeling for prediction of alkali silica reaction (ASR) expansion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of laboratory and industrial meat and bone meal combustion residue as cadmium immobilizing material for remediation of polluted aqueous solutions: “Chemical and ecotoxicological studies”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernues Savaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (6), pp.490--500. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (2-3), pp.945-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.11.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724667v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Device for Fluid Extraction from Porous Materials: Application to Cement-Based Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical modeling for prediction of alkali silica reaction (ASR) expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02525.x⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (6), pp.490--500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120204v1</w:t>
+                <w:t xml:space="preserve">hal-01724667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a high-pressure pore water extraction device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High-Pressure Device for Fluid Extraction from Porous Materials: Application to Cement-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Labrecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (8), pp.2653-2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02525.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2428273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02120222v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of aggregate size and alkali content on ASR expansion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimization of a high-pressure pore water extraction device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.013⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78 (2), pp.023906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2428273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006003v1</w:t>
+                <w:t xml:space="preserve">hal-02120222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of metakaolin on autogenous shrinkage of cement pastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of industrial and laboratory meat and bone meal ashes and their potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe J.P. Gleize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Richard Guilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29 (2), pp.80-87. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 150 (3), pp.522-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2006.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.04.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02165398v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of industrial and laboratory meat and bone meal ashes and their potential applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of metakaolin on autogenous shrinkage of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe J.P. Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Guilet</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.04.133⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (2), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2006.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477912v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coupled effects of aggregate size and alkali content on ASR expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cendres d'incinération de boues de stations de traitement des eaux polluées sont-elles utilisables dans les matrices cimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Klysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, N°29 - 1er Trimestre 2003, pp.22-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14209,5226 +14313,5226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performances of low-carbon beams for precast industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thermochemical energy storage in a CSA-based cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete, ICCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEA ES TCP International Conference on Energy Storage (ENERSTOCK 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon, Jun 2024, Lyon, France. pp.554-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13784976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973791v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the carbonation of sodium alkali-activated slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete, ICCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of crystalline blast furnace and electric arc furnace slags</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Structural performances of low-carbon beams for precast industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Calviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st RILEM International Conference on Mineral Carbonation for Cement and Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete, ICCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974563v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical energy storage in a CSA-based cementitious material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Carbonation of crystalline blast furnace and electric arc furnace slags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Saldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castillo A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEA ES TCP International Conference on Energy Storage (ENERSTOCK 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st RILEM International Conference on Mineral Carbonation for Cement and Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715071v1</w:t>
+                <w:t xml:space="preserve">hal-04974563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated waste glass – performance and carbon footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Past and the Future of Supplementary Cementing Materials (SCM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th International Conference on Geotechnics, Civil Engineering and Structures, CIGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ho chi minh city, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a large-scale calcium sulfo-aluminate (CSA) foamed material for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation of sodium carbonate alkali-activated slag: influence on microstructure and corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Concrete Repair, Rehabilitation and Retrofitting, ICCRRR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance against chloride and carbonation of binary and ternary binder with GGBS or/and limestone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Jainin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erisa Myrtja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Alfani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-carbon binders and concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">GeoME 2023 - The Fourth Scientific Conference on Geosciences and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785718v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-carbon binders and concretes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falak Milki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoME 2023 - The Fourth Scientific Conference on Geosciences and Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785750v1</w:t>
+                <w:t xml:space="preserve">hal-04785718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended systems with OPC-Pozzolan-High limestone filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Laniesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Gutsalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Alfani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Effect of Portland Cement Activation on Supersulfated Cements Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of carbonated ferronickel slag as supplementary cementing materials with improved carbon impact and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Laniesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASCON 2023 - The International Conference on the Environmental and Technical Implications of Construction with Alternative Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-carbon binders and SCMs: opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Materials &amp; Structural Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'usage en France des bi-additions dans les bétons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LC3-Slag concretes adapted for precast industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Calviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">Calcined Clays for Sustainable Concrete 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879198v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation du verre de recyclage dans les matériaux cimentaires et alcali-activés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Carles-Gibergues</w:t>
+                <w:t xml:space="preserve">Chloride-induced corrosion of steel in three low carbon concretes (low clinker, alkali-activated slag and supersulfated cement) studied by galvanic current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EUROCORR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881447v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC3-Slag concretes adapted for precast industry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers l'usage en France des bi-additions dans les bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hauza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcined Clays for Sustainable Concrete 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784745v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride-induced corrosion of steel in three low carbon concretes (low clinker, alkali-activated slag and supersulfated cement) studied by galvanic current measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Huet</w:t>
+                <w:t xml:space="preserve">L'utilisation du verre de recyclage dans les matériaux cimentaires et alcali-activés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathyle Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Carles-Gibergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784685v1</w:t>
+                <w:t xml:space="preserve">hal-03881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laitier alcali-activé : du laboratoire aux applications industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Kiiashko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité d'un béton utilisant du laitier active au carbonate de sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d’Intérêt Scientifique Géopolymères, Géocomposites, Géomatériaux à base d’argile (GIS G3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of alkali-activated concrete for structural applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and characterization of glass composite system based on Ground Granulated Blast Furnace Slag and Glass Cullet Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachira Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782985v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating glass structure and reactivity by modifications of GGBS composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abel Danezan</w:t>
+                <w:t xml:space="preserve">RILEM TC 281-CCC Working Group 6: Carbonation of Alkali Activated Concrete—Preliminary Results of a Literature Survey and Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Vollpracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özlem Cizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">75th RILEM Annual Week 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783016v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of glass composite system based on Ground Granulated Blast Furnace Slag and Glass Cullet Powder</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relating glass structure and reactivity by modifications of GGBS composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Kaknics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Doussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Danezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783060v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 281-CCC Working Group 6: Carbonation of Alkali Activated Concrete—Preliminary Results of a Literature Survey and Data Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Özlem Cizer</w:t>
+                <w:t xml:space="preserve">Performance evaluation of alkali-activated concrete for structural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Jainin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th RILEM Annual Week 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797789v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability investigation of geopolymer paste resaturated with cementitious solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Glid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of molybdenum by alternative cementitious binders and synthetic C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, glass structure, activation system - there is not only one reactivity of GGBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Kaknics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Steger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.4051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et simulation du stockage d'énergie thermochimique dans un matériau cimentaire : utilisation d'un modèle hétérogène à 2 températures discrétisé au moyen d'un maillage Voronoï/Delaunay</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of activator on the strength, kinetic and environmental assessment of glass cullet powder-based alkali activated materials, LowC3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2020, Reims, France</w:t>
+              <w:t xml:space="preserve">International Conference on Low Carbon Cement and Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Kentucky, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715048v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of activator on the strength, kinetic and environmental assessment of glass cullet powder-based alkali activated materials, LowC3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique et simulation du stockage d'énergie thermochimique dans un matériau cimentaire : utilisation d'un modèle hétérogène à 2 températures discrétisé au moyen d'un maillage Voronoï/Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Low Carbon Cement and Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Kentucky, United States</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781133v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Ti and Other Minor Elements on the Reactivity of Granulated Ground Blast Furnace Slag (GGBS) in Blended Cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Steger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg Bornhöft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Deubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, WASHINGTON, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioning of Specimens-Drying Influence on Alkali-Activated and Geopolymer Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DBMC 2020 15th International Conference on durability of Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of geopolymers exposed to high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bourchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIB Symposium - on line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF THE KINETIC OF HYDRATION OF INDUSTRIAL GRANULATED BLAST FURNACE SLAGS: A STRUCTURAL INVESTIGATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Genevois</w:t>
+                <w:t xml:space="preserve">Durability of supersulphated cement with improved early strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Veron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruau Mailys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement (ICCC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593083v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of supersulphated cement with improved early strength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic André</w:t>
+                <w:t xml:space="preserve">STUDY OF THE KINETIC OF HYDRATION OF INDUSTRIAL GRANULATED BLAST FURNACE SLAGS: A STRUCTURAL INVESTIGATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Danezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruau Mailys</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement (ICCC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969673v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of soils containing sulfates by using hydraulic binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Mechanisms and Modelling of Waste Cement Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Kalrsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTISLAG -NEW ACTIVATION ROUTES FOR EARLY STRENGTH DEVELOPMENT OF GRANULATED BLAST FURNACE SLAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kaknics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Danezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Slag Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Compressive Creep Behavior of Concrete with Metakaolin or Silica Fume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bucher</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Calcined Clays for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Havana, Cuba. pp.80-85</w:t>
+              <w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001189v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Compressive Creep Behavior of Concrete with Metakaolin or Silica Fume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Calcined Clays for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Havana, Cuba. pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929681v1</w:t>
+                <w:t xml:space="preserve">hal-02001189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled concrete as cement main constituent (CMC) or supplementary cementitious materials (SCM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete recycling, Research and Practice, CRC Press, 2019, (chap 5) 83-95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kovler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Provis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metakaolin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Springer Netherlands, pp.153-179, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70606-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : "Le béton recyclé"</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi Tegguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &amp;quot;Le béton recyclé&amp;quot;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR, pp.293-321, 2018, ISBN 978-2-85782-747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation of Blended Binders Containing Metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scrivener; K. and Favier; A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcined Clays for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Springer, pp.27--33, 2015, 978-94-017-9939-3 978-94-017-9938-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of hydraulic reactivity of belite cement synthesized at low temperature by dry method using a mineralizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diouri, A. and Khachani, N. and Talbi, M. A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Materials &amp; Structural Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, E D P Sciences, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19438,867 +19542,867 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive supplementary cementitious materials containing phyllosilicate and method for preparing the same</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Accelerator for shotcrete formulation, shotcrete formulations and method for making same</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Alfani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP24193914.9. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : PCT/EP2024/053998. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985184v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerator for shotcrete formulation, shotcrete formulations and method for making same</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reactive supplementary cementitious materials containing phyllosilicate and method for preparing the same</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Alfani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : PCT/EP2024/053998. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP24193914.9. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802718v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic binder based compositions with reduced alkali-silica reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP23306231. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: PCT/EP2023/050852. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP23306231. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tile adhesive based on Super Sulfated Cement (SCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Alfani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP22306129. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation system, including an alkaline metal salt and calcium and/or magnesium carbonate for activating ground granulated blast furnace slag and binder comprising the same for the preparation of mortar or concrete composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Alfani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Musikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : PCT/EP2020/060084. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy storage/withdrawal system for a facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2017089698 A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20308,104 +20412,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergic effects of activation routes of ground granulated blast-furnace slag (GGBS) used in the precast industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20415,114 +20519,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation des fines minérales et à la compréhension de leur rôle joué dans le comportement rhéologique des matrices cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. INSA de Toulouse; Université de Sherbrooke, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00489599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId562"/>
+      <w:footerReference w:type="default" r:id="rId564"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20590,51 +20694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF9F6354"/>
+    <w:nsid w:val="BAB1C32A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20821,51 +20925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-cyr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5012-9131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097733652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8953-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05002969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Tian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107825" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05315062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Skevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Ke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02803-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellerano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Calviac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02703-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Sen Lv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hui Zeng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cong Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c08501" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02696-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05241667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dieu Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Law" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02738-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02640-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesen Lv" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04776736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rouviere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Doussang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107525" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04691765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidarus Yonis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhat Vashistha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchen Oinam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhoon Pyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102859" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105182" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129889" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04477252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04047800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Mundra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Masi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Achenbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastidas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202313743" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04379006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ettahiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Benlhachemi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-023-01533-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Asad Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Xuan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105756" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04079808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mialitiana Andriamiandroso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cartier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02174-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chesneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121708" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Comin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ploton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Achard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104369" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03414263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106617" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gluth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Vollpracht" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Weiler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bernal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02041-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Londono-Zuluaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Gholizadeh-Vayghan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Winnefeld" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Haha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01947-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126412" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03653047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerun Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Bishnoi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01928-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2020.100412" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01720-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124066" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123627v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Robayo-Salazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mej&#237;a de Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baenla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mbey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101879" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120926" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06446-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148069" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106558" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01813-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501170v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118130" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jainin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931126v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17431" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00113" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehrenberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105998" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Igor Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baenla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bike Mbah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2496-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104494" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Glid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.04.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151764" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395947v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.201" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310675v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Provis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Bondar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Buchwald" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1396-z" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875721v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.136" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01973422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Armengaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.09.107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756702v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1304285" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.1.97" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mariel Alderete" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1269-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.160" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.02.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.146" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500947v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14670" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847545v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.157" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847542v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.220" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delobel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mechling" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98NQRXT9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849698v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.05.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92ZBW6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849703v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.061" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZT5MGHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755538v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2GSNP0Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755539v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Augeard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Eekhout" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.10.051" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH8F2RDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849760v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaid" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Kenne Diffo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elimbi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dika Manga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tchakoute Kouamo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jascer.2014.12.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755540v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.09.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRZ01GC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0445-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849759v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tardy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.031" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7079TC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849776v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0267-x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mazouzi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kacimi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clastres" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850754v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackel San Nicolas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.063" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ast.92.38" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850773v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trinh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.06.007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850836v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.020" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH58S2B1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.036" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB23FKX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hamidi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Kacimi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.06.013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPX5JNDZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173247v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouchet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3136" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876858v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.023" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5DM9J0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173066v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Balandier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rousseau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.237" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernues Savaete" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cren" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.11.104" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120204v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Labrecque" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02525.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L13K428M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120222v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428273" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165398v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.P. Gleize" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.09.005" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW08C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477912v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deydier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.04.133" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178203v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Klysz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Julien" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2227" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973791v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971966v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974563v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Saldi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castillo A." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976594v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971984v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785701v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erisa Myrtja" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Alfani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785750v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785861v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785685v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785745v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785754v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879198v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hauza" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784745v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784685v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879576v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kiiashko" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784595v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782985v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783016v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Danezan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783060v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachira Idir" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797789v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Cizer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783045v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795441v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790263v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4051" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795498v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Bornh&#246;ft" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deubner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793569v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781120v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593083v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969673v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruau Mailys" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971096v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582967v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaknics" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Montouillout" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Danezan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doussang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001189v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bucher" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956202v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809292v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kovler" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Provis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buchwald" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70606-1_5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849772v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850756v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mazouzi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04985184v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802718v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802255v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802463v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurdjos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802407v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802219v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801740v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salesses" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musikas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501087v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344929v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489599v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-cyr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5012-9131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097733652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8953-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2026.2649536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05002969v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Tian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107825" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellerano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Calviac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02703-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Sen Lv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hui Zeng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cong Han" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c08501" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02696-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05241667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dieu Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Law" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02738-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05315062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Skevi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Ke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02803-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02640-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Doussang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poirier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107439" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesen Lv" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136971" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04776736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rouviere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111284" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04691765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidarus Yonis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhat Vashistha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchen Oinam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhoon Pyo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102859" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107525" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105182" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032808v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129889" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04477252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133511" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04047800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Mundra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Masi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Achenbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastidas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202313743" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04379006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bouna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ettahiri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Benlhachemi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-023-01533-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Asad Ali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Sun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Xuan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105756" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04079808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mialitiana Andriamiandroso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cartier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02174-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Comin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ploton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Achard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104369" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820235v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chesneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121708" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03414263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106617" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gluth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Vollpracht" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Weiler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bernal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-02041-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Londono-Zuluaga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Gholizadeh-Vayghan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Winnefeld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Haha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01947-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03653047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerun Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Bishnoi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01928-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Kaknics" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126412" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01720-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124066" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2020.100412" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123627v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Robayo-Salazar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mej&#237;a de Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baenla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mbey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101879" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120926" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06446-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148069" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01813-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106558" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038336v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17431" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00113" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jainin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501170v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118130" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehrenberg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105998" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Igor Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baenla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bike Mbah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2496-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104494" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Glid" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.04.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428595v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151764" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.201" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310675v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Provis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arbi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Bondar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Buchwald" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1396-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756702v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1304285" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875721v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.136" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01973422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Armengaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.09.107" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878695v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.1.97" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Antoni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mariel Alderete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1269-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500947v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847559v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847538v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Djon Li Ndjock" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.02.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756696v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.146" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.160" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702261v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14670" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847542v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.220" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.157" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849703v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.061" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZT5MGHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849698v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.05.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92ZBW6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849721v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delobel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mechling" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98NQRXT9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755538v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2GSNP0Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755539v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Augeard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Eekhout" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.10.051" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH8F2RDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849750v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Kenne Diffo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elimbi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dika Manga" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tchakoute Kouamo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jascer.2014.12.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01755540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.09.017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRZ01GC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849760v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0445-x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849776v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0267-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tardy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.05.031" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7079TC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850771v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mazouzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kacimi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clastres" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850754v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackel San Nicolas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.063" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309953v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ast.92.38" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850773v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trinh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.06.007" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850836v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH58S2B1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850824v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.036" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB23FKX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850818v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hamidi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Kacimi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.06.013" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPX5JNDZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876858v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.023" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5DM9J0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173247v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouchet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3136" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173066v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Balandier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rousseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.237" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476669v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernues Savaete" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cren" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.11.104" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120204v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Labrecque" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02525.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L13K428M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120222v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428273" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477912v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deydier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.04.133" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165398v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.P. Gleize" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.09.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW08C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178203v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Klysz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Julien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2227" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971966v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973791v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974563v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Saldi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castillo A." TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976594v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971984v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785701v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erisa Myrtja" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Alfani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785750v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785861v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Gutsalenko" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785685v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785745v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785754v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784745v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784685v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879198v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hauza" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879576v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kiiashko" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784595v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783060v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachira Idir" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797789v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Cizer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783016v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Danezan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782985v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783045v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795441v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790263v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4051" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795498v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Bornh&#246;ft" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deubner" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793569v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781120v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969673v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruau Mailys" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593083v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971096v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582967v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaknics" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Montouillout" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Danezan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doussang" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001189v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bucher" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956202v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809292v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kovler" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Provis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buchwald" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70606-1_5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849772v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850756v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mazouzi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802718v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04985184v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802255v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802463v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurdjos" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802407v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802219v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801740v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salesses" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musikas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501087v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344929v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489599v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>