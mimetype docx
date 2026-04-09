--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -181,51 +181,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux éclairages sur les virus responsables de la jaunisse de la betterave sucrière</w:t>
+                <w:t xml:space="preserve">New insights into the viruses responsible for sugar beet yellows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
@@ -264,666 +264,670 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 103, pp.20-30. </w:t>
+              <w:t xml:space="preserve">, 2025, 103, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155952v1</w:t>
+                <w:t xml:space="preserve">hal-05447181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turnip Yellows Virus Capsid Protein Promotes Access of Its Main Aphid Vector Myzus persicae to Phloem Tissues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux éclairages sur les virus responsables de la jaunisse de la betterave sucrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15303⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861427v1</w:t>
+                <w:t xml:space="preserve">hal-05155952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-acquisition of two sugar beet poleroviruses by M. persicae increased the transmission efficiency of both viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Villeroy</w:t>
+                <w:t xml:space="preserve">The Turnip Yellows Virus Capsid Protein Promotes Access of Its Main Aphid Vector Myzus persicae to Phloem Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2025.110594⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (3), pp.2434-2444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117459v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the viruses responsible for sugar beet yellows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+                <w:t xml:space="preserve">Co-acquisition of two sugar beet poleroviruses by M. persicae increased the transmission efficiency of both viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Schlaefli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103, pp.19-28. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 610, pp.110594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2025.110594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447181v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between a polerovirus and a closterovirus decreases aphid transmission of the polerovirus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sukhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01115-24⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750382v1</w:t>
+                <w:t xml:space="preserve">hal-04867733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum for Chesnais et al., &amp;quot;Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. Celine Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus-and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,357 +936,353 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.01924-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of feeding behaviors on two Brassica species by colonizing and noncolonizing Bemisia tabaci (Hemiptera: Aleyrodidae) NW whiteflies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huaying Karen Xu</w:t>
+                <w:t xml:space="preserve">Interplay between a polerovirus and a closterovirus decreases aphid transmission of the polerovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villeroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (4), pp.20. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jisesa/ieae084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01115-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751326v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
+                <w:t xml:space="preserve">Adaptation of feeding behaviors on two Brassica species by colonizing and noncolonizing Bemisia tabaci (Hemiptera: Aleyrodidae) NW whiteflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Sukhikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Golyaev</w:t>
+                <w:t xml:space="preserve">Jaclyn Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+                <w:t xml:space="preserve">Huaying Karen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Ng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jisesa/ieae084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867733v1</w:t>
+                <w:t xml:space="preserve">hal-04751326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cauliflower mosaic virus transmission helper protein P2 modifies directly the probing behavior of the aphid vector Myzus persicae to facilitate transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,334 +1362,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioluminescence Production by Turnip Yellows Virus Infectious Clones: A New Way to Monitor Plant Virus Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ducousso</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (22), pp.13685. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232213685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864815v1</w:t>
+                <w:t xml:space="preserve">hal-03942207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Velt</w:t>
+                <w:t xml:space="preserve">Bioluminescence Production by Turnip Yellows Virus Infectious Clones: A New Way to Monitor Plant Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e82. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942207v1</w:t>
+                <w:t xml:space="preserve">hal-03864815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. &amp;lt;i&amp;gt;Celine&amp;lt;/i&amp;gt; Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus- and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,51 +1883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauliflower mosaic virus protein P6‐TAV plays a major role in alteration of aphid vector feeding behaviour but not performance on infected Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2056,51 +2056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Dáder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 297, pp.198356. </w:t>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2400,429 +2400,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnip mosaic virus is a second example of a virus using transmission activation for plant-to-plant propagation by aphids</w:t>
+                <w:t xml:space="preserve">Pharmacological analysis of transmission activation of two aphid-vectored plant viruses, turnip mosaic virus and cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Baecker</w:t>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01822-18⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45904-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478112v1</w:t>
+                <w:t xml:space="preserve">hal-02185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split green fluorescent protein as a tool to study infection with a plant pathogen, Cauliflower mosaic virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">Turnip mosaic virus is a second example of a virus using transmission activation for plant-to-plant propagation by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Curie</w:t>
+                <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213087. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (9), pp.e01822-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01822-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104503v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological analysis of transmission activation of two aphid-vectored plant viruses, turnip mosaic virus and cauliflower mosaic virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+                <w:t xml:space="preserve">Split green fluorescent protein as a tool to study infection with a plant pathogen, Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dáder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morisset</w:t>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gallet</w:t>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45904-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185868v1</w:t>
+                <w:t xml:space="preserve">hal-02104503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect influences of virus–insect vector–plant interactions on non-circulative, semi-persistent virus transmission</w:t>
               </w:r>
@@ -3219,51 +3219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. K. Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3403,637 +3403,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple functions of viral factories : the example of mosaic virus of cauliflower (Cauliflower mosaic virus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localizing viruses in their insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Drucker</w:t>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (4), pp.201-210. </w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.403-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2014.0572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-102313-045920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137379v1</w:t>
+                <w:t xml:space="preserve">hal-02635201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing viruses in their insect vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple functions of viral factories : the example of mosaic virus of cauliflower (Cauliflower mosaic virus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52, pp.403-425. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (4), pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-102313-045920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2014.0572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635201v1</w:t>
+                <w:t xml:space="preserve">hal-01137379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus factories of &amp;lt;em&amp;gt;cauliflower mosaic virus&amp;lt;/em&amp;gt; are virion reservoirs that engage actively in vector transmission</w:t>
+                <w:t xml:space="preserve">Early interactions during the encounter of plants, aphids and arboviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645441v1</w:t>
+                <w:t xml:space="preserve">hal-02641825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virus responds instantly to the presence of the vector on the host and forms transmission morphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus factories of &amp;lt;em&amp;gt;cauliflower mosaic virus&amp;lt;/em&amp;gt; are virion reservoirs that engage actively in vector transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrick Malouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.00183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (22), pp.12207-12215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01883-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837535v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early interactions during the encounter of plants, aphids and arboviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A virus responds instantly to the presence of the vector on the host and forms transmission morphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.00183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641825v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host cell processes to accomplish mechanical and non-circulative virus transmission</w:t>
               </w:r>
@@ -4155,299 +4155,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission d’un complexe : pas si simple. Cas du virus de la mosaïque du chou-fleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VAPA, an innovative “Virus-Acquisition Phenotyping Assay” opens new horizons in research into the vector-transmission of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643436v1</w:t>
+                <w:t xml:space="preserve">hal-02649392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAPA, an innovative “Virus-Acquisition Phenotyping Assay” opens new horizons in research into the vector-transmission of plant viruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transmission d’un complexe : pas si simple. Cas du virus de la mosaïque du chou-fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (3), pp.192-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649392v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New research horizons in vector-transmission of plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,360 +4500,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the minimal replication time of Cauliflower mosaic virus in different hosts</w:t>
+                <w:t xml:space="preserve">Structural Insights into the Molecular Mechanisms of Cauliflower Mosaic Virus Transmission by Its Insect Vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+                <w:t xml:space="preserve">F. Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Massé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plisson-Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.09.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (9), pp.4706-4713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02662-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667711v1</w:t>
+                <w:t xml:space="preserve">hal-02359223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insights into the Molecular Mechanisms of Cauliflower Mosaic Virus Transmission by Its Insect Vector</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the minimal replication time of Cauliflower mosaic virus in different hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Plisson-Chastang</w:t>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 84 (9), pp.4706-4713. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (2), pp.238-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02662-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359223v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for plant microtubules in the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1), pp.135-146. </w:t>
@@ -4891,51 +4891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphid transmission of Cauliflower mosaic virus: the role of the host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une protéine clé pour la transmission d'un virus de plante à la pointe des stylets de l'insecte vecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5123,657 +5123,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-lucent inclusion bodies are structures specialized for aphid transmission of cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+                <w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Journou</w:t>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Esperandieu</w:t>
+                <w:t xml:space="preserve">Elisa Garzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.83009-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (46), pp.17959-17964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0706608104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665322v1</w:t>
+                <w:t xml:space="preserve">hal-02665211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Electron-lucent inclusion bodies are structures specialized for aphid transmission of cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Garzo</w:t>
+                <w:t xml:space="preserve">Pascal Esperandieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 104 (46), pp.17959-17964. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (10), pp.2872-2880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0706608104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.83009-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665211v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Mature P3-virus Particle Complex of Cauliflower Mosaic Virus Revealed by Cryo-electron Microscopy.</w:t>
+                <w:t xml:space="preserve">HcPro, a multifunctional protein encoded by a plant RNA virus, targets the 20S proteasome and affects its enzymic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Plisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Drucker</w:t>
+                <w:t xml:space="preserve">Lionel Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Froissart</w:t>
+                <w:t xml:space="preserve">Martine Pugnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumas</w:t>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 346 (1), pp.277. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.2595-2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.11.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.81107-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108028v1</w:t>
+                <w:t xml:space="preserve">hal-01189228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HcPro, a multifunctional protein encoded by a plant RNA virus, targets the 20S proteasome and affects its enzymic activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the Mature P3-virus Particle Complex of Cauliflower Mosaic Virus Revealed by Cryo-electron Microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ballut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
+                <w:t xml:space="preserve">R. Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pugnière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 346 (1), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.11.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.81107-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189228v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splicing of Cauliflower mosaic virus 35S RNA serves to downregulate a toxic gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ruiz-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85 (9), pp.2719-2726. </w:t>
@@ -5811,51 +5811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of HC-Pro, a plant virus multifunctional protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,428 +5939,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of a viral protein from infected plant tissues using the Strep-tag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
+                <w:t xml:space="preserve">Intracellular distribution of viral gene products regulates a complex mechanism of cauliflower mosaic virus acquisition by its aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio Tech International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 14, pp.16-18</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (4), pp.2422-2427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673236v1</w:t>
+                <w:t xml:space="preserve">hal-02678695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus is preferentially acquired from the phloem by its aphid vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification of a viral protein from infected plant tissues using the Strep-tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Palacios</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Esperandieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 83, pp.3163-3171</w:t>
+              <w:t xml:space="preserve">Bio Tech International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674615v1</w:t>
+                <w:t xml:space="preserve">hal-02673236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular distribution of viral gene products regulates a complex mechanism of cauliflower mosaic virus acquisition by its aphid vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cauliflower mosaic virus is preferentially acquired from the phloem by its aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ravallec</w:t>
+                <w:t xml:space="preserve">A. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 99 (4), pp.2422-2427</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 83, pp.3163-3171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678695v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of the helper component of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 75 (18), pp.8538-8546</w:t>
@@ -6581,51 +6581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic interactions between the beet mosaic virus potyvirus and the beet yellows closterovirus decrease transmission of the closterovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6683,618 +6683,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus proteins responsible for the manipulation of host phenotype and vector behavior</w:t>
+                <w:t xml:space="preserve">Identification of CaMV and TuYV proteins responsible for the manipulation of host plant phenotype and aphid vector behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European EPG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024 Kyoto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202001v1</w:t>
+                <w:t xml:space="preserve">hal-05202012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons for decreased aphid vector transmission of beet chlorosis virus from sugar beets co-infected with beet yellows virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interplay between a polerovirus (BChV) and a closterovirus (BYV) infecting sugar beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masato Ono, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">56th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPG, Mar 2024, Neustadt an der Weinstrasse, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916197v1</w:t>
+                <w:t xml:space="preserve">hal-04753504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between a polerovirus (BChV) and a closterovirus (BYV) infecting sugar beet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+                <w:t xml:space="preserve">Identification of plant virus proteins responsible for the manipulation of host phenotype and vector behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPG, Mar 2024, Neustadt an der Weinstrasse, Germany</w:t>
+              <w:t xml:space="preserve">1st European EPG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753504v1</w:t>
+                <w:t xml:space="preserve">hal-05202001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of CaMV and TuYV proteins responsible for the manipulation of host plant phenotype and aphid vector behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reasons for decreased aphid vector transmission of beet chlorosis virus from sugar beets co-infected with beet yellows virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024 Kyoto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masato Ono, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202012v1</w:t>
+                <w:t xml:space="preserve">hal-04916197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-infection modifies aphid transmission and plant tissue localization of sugar beet infecting viruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+                <w:t xml:space="preserve">Post-acquisition effects of TuYV and CaMV on an aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19e Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750494v1</w:t>
+                <w:t xml:space="preserve">hal-04754055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-infection with other sugar beet viruses modifies the transmission and localization of beet yellows virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,532 +7365,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaMV and TuYV modify the post-acquisition behavior of aphids with consequences on virus transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+                <w:t xml:space="preserve">Multi-infection modifies aphid transmission and plant tissue localization of sugar beet infecting viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hellenic Entomological Society, Oct 2023, Heraklion (CR), Greece</w:t>
+              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753808v1</w:t>
+                <w:t xml:space="preserve">hal-04750494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do DCL proteins play a role in the viral manipulation of host plants and vectors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaMV and TuYV modify the post-acquisition behavior of aphids with consequences on virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hellenic Entomological Society, Oct 2023, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753694v1</w:t>
+                <w:t xml:space="preserve">hal-04753808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an automated video tracking tool that quantifies aphid movement and feeding behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anabella Heintz</w:t>
+                <w:t xml:space="preserve">Do DCL proteins play a role in the viral manipulation of host plants and vectors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail M. Pooggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Réseau "Biologie Adaptative des Pucerons et Organismes Associés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202019v1</w:t>
+                <w:t xml:space="preserve">hal-04753694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-acquisition effects of TuYV and CaMV on an aphid vector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+                <w:t xml:space="preserve">Development of an automated video tracking tool that quantifies aphid movement and feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabella Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">Réunion du Réseau "Biologie Adaptative des Pucerons et Organismes Associés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754055v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct effect of the CaMV transmission helper protein P2 on aphid vector behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7941,90 +7941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by the identities of the host plant and the virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau "Biologie Adaptative des Pucerons et Organismes Associés".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -8053,51 +8053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cauliflower mosaic protein P2 modulates aphid vector behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8142,51 +8142,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does plant virus infection modify calcium signalling induced by aphid vector feeding?</w:t>
+                <w:t xml:space="preserve">Interference of plant viruses with aphid-induced calcium signalling in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellegarde</w:t>
@@ -8217,319 +8217,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">51. Jahrestreffen des arbeitskreises “viruskrankheiten der pflanzen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Göttingen, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198121v1</w:t>
+                <w:t xml:space="preserve">hal-02198125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference of plant viruses with aphid-induced calcium signalling in Arabidopsis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Turnip mosaic virus transmission activation by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Baecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Jahrestreffen des arbeitskreises “viruskrankheiten der pflanzen"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Göttingen, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198125v1</w:t>
+                <w:t xml:space="preserve">hal-02198132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Turnip mosaic virus transmission activation by aphids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does plant virus infection modify calcium signalling induced by aphid vector feeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Schivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. pp.64</w:t>
+              <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198132v1</w:t>
+                <w:t xml:space="preserve">hal-02198121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do plant viruses interfere with aphid-induced calcium signalling in Arabidopsis?</w:t>
               </w:r>
@@ -8636,90 +8636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of different methods to track polerovirus infection in plants and localize the virus in the aphid vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8761,51 +8761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoLuc as a tool to study infection with a plant virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Buissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8863,515 +8863,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split GFP as a tool to study viral infection: Cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
+                <w:t xml:space="preserve">Transmission activation of potyviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603079v1</w:t>
+                <w:t xml:space="preserve">hal-01603073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission non circulante non persistante: un jeu à trois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA Colmar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for elicitors and receptors of cauliflower mosaic virus (CaMV) transmission activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Then</w:t>
+                <w:t xml:space="preserve">Split GFP as a tool to study viral infection: Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Joint Meeting of the DPG working Group “Virus Diseases of Plants” and the “Nederlandse Kring voor Plantevirologie”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603123v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split GFP as a tool to study viral infection: Cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
+                <w:t xml:space="preserve">Looking for elicitors and receptors of cauliflower mosaic virus (CaMV) transmission activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Joint Meeting of the DPG working Group “Virus Diseases of Plants” and the “Nederlandse Kring voor Plantevirologie”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606409v1</w:t>
+                <w:t xml:space="preserve">hal-01603123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission activation of potyviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+                <w:t xml:space="preserve">Split GFP as a tool to study viral infection: Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. Joint Meeting of the DPG working Group “Virus Diseases of Plants” and the “Nederlandse Kring voor Plantevirologie”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603073v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnip mosaic virus is a second virus that responds to the presence of aphid vectors and activates transmission</w:t>
               </w:r>
@@ -9420,290 +9420,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mécanismes différents sont employés par deux virus de plante pour organiser la transmission</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transmission activation durch vektoraktivität, ein generelles phänomen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DGIMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Diversité, Génomes et Interactions Microorganismes-Insectes (1333)., Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">47. Jahrestreffen des Arbeitskreises “Viruskrankheiten der Pflanzen“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793147v1</w:t>
+                <w:t xml:space="preserve">hal-02793116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission activation durch vektoraktivität, ein generelles phänomen?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation de la transmission virale par la présence des vecteurs sur l'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Jahrestreffen des Arbeitskreises “Viruskrankheiten der Pflanzen“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire UPJV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Nov 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793116v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation de la transmission virale par la présence des vecteurs sur l'hôte</w:t>
+                <w:t xml:space="preserve">Des mécanismes différents sont employés par deux virus de plante pour organiser la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UPJV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Nov 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séminaire DGIMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Diversité, Génomes et Interactions Microorganismes-Insectes (1333)., Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793140v1</w:t>
+                <w:t xml:space="preserve">hal-02793147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of viral transmission induced by vector action on a host: a general phenomenon?</w:t>
               </w:r>
@@ -9715,51 +9715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9804,562 +9804,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to know when it’s time for transmission ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the host sensory system for instantaneous transmission by an insect vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres BAPOA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809270v1</w:t>
+                <w:t xml:space="preserve">hal-01837534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to know when it is time for transmission ?</w:t>
+                <w:t xml:space="preserve">How to know when it’s time for transmission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop : Green viruses, frome gene to landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France. 129 p</w:t>
+              <w:t xml:space="preserve">Rencontres BAPOA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837538v1</w:t>
+                <w:t xml:space="preserve">hal-02809270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the host sensory system for instantaneous transmission by an insect vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to know when it is time for transmission ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop : Green viruses, frome gene to landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France. 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837534v1</w:t>
+                <w:t xml:space="preserve">hal-01837538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus prepares its transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do non-circulative plant viruses sense the arrival of the aphid vector ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231287v1</w:t>
+                <w:t xml:space="preserve">hal-02805809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Meeting Plant-microbe-insect interactions: from molecular mechanisms to ecological implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baeza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231286v1</w:t>
+                <w:t xml:space="preserve">hal-02803459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing the world outside</w:t>
               </w:r>
@@ -10384,51 +10367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10464,286 +10447,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+                <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congreso de la Sociedad Española de Fitopatología (SEF). Congrès Annuel de la Société Espagnole de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Malaga, Spain. 416 p</w:t>
+              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744944v1</w:t>
+                <w:t xml:space="preserve">hal-01231286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaMV uses the host sensory system for instantaneous transmission by an insect vector</w:t>
+                <w:t xml:space="preserve">Cauliflower mosaic virus prepares its transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804892v1</w:t>
+                <w:t xml:space="preserve">hal-01231287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10755,211 +10742,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Congress of Entomology. ICE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Daigu, North Korea</w:t>
+              <w:t xml:space="preserve">16. Congreso de la Sociedad Española de Fitopatología (SEF). Congrès Annuel de la Société Espagnole de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Malaga, Spain. 416 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802055v1</w:t>
+                <w:t xml:space="preserve">hal-02744944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do non-circulative plant viruses sense the arrival of the aphid vector ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaMV uses the host sensory system for instantaneous transmission by an insect vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805809v1</w:t>
+                <w:t xml:space="preserve">hal-02804892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10971,431 +10971,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Plant-microbe-insect interactions: from molecular mechanisms to ecological implications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baeza, Spain</w:t>
+              <w:t xml:space="preserve">24. International Congress of Entomology. ICE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Daigu, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803459v1</w:t>
+                <w:t xml:space="preserve">hal-02802055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du corps clair dans la transmission du virus de la mosaïque du chou-fleur (CaMV) par pucerons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802500v1</w:t>
+                <w:t xml:space="preserve">hal-02802554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Giral</w:t>
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802554v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Le rôle du corps clair dans la transmission du virus de la mosaïque du chou-fleur (CaMV) par pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 122 p</w:t>
+              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744831v1</w:t>
+                <w:t xml:space="preserve">hal-02802500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interplay between a plant virus and the plant host cell that prepares subsequent vector-transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11459,51 +11459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Cauliflower mosaic virus “sense” the presence of its aphid vector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11554,51 +11554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de génération et dynamique d'invasion du CaMV dans une feuille systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11675,77 +11675,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RESISTVIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / ENSAM / CIRAD : Biologie et Génétique des Interactions Plantes / Parasite pour la Protection Intégrée (0385)., Nov 2008, Cadiz, Spain. pp.inc</w:t>
@@ -11768,96 +11768,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
+                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11869,340 +11869,340 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753629v1</w:t>
+                <w:t xml:space="preserve">hal-02753574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of replication cycle duration of Cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Greenwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754654v1</w:t>
+                <w:t xml:space="preserve">hal-02753629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+                <w:t xml:space="preserve">Determination of replication cycle duration of Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Advances in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Greenwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753574v1</w:t>
+                <w:t xml:space="preserve">hal-02754654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cauliflower mosaic virus utilise les microtubules pour permettre la formation d'un corps d'inclusion spécialisé dans la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12244,51 +12244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du cycle cellulaire du Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12339,77 +12339,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mutants du Cauliflower mosaic virus altérés dans la morphogenèse des corps d'inclusion clairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12458,747 +12458,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-lucent inclusion bodies are essential for Cauliflower mosaic virus vector-transmission: identification of mutants impaired in different stages of their formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus (CaMV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753775v1</w:t>
+                <w:t xml:space="preserve">hal-02752388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus (CaMV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-lucent inclusion bodies are essential for Cauliflower mosaic virus vector-transmission: identification of mutants impaired in different stages of their formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752388v1</w:t>
+                <w:t xml:space="preserve">hal-02753775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoires pour la transmission par vecteur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+                <w:t xml:space="preserve">Rôle de la tubuline dans la morphogenèse spécifique de deux types de corps d'inclusion viraux intracellulaires provoqués par l'infection avec le Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la S.F.P.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763704v1</w:t>
+                <w:t xml:space="preserve">hal-02759210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoire pour la transmission par vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764093v1</w:t>
+                <w:t xml:space="preserve">hal-02764124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la tubuline dans la morphogenèse spécifique de deux types de corps d'inclusion viraux intracellulaires provoqués par l'infection avec le Cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoires pour la transmission par vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. Congrès de la S.F.P.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759210v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoire pour la transmission par vecteur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764124v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale du HC-Pro du Lettuce mosaic potyvirus</w:t>
               </w:r>
@@ -13479,51 +13479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the molecular mechanisms of viral co-infection and its impact on aphid-mediated virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13568,277 +13568,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of aphid vector feeding behavior to select sugar beet genotypes with reduced yellows virus transmission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Otte</w:t>
+                <w:t xml:space="preserve">Co-infection with sugar beet viruses modifies localization and aphid transmission of beet yellows virus (BYV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">12th European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Heraclion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208077v1</w:t>
+                <w:t xml:space="preserve">hal-04753541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection with sugar beet viruses modifies localization and aphid transmission of beet yellows virus (BYV)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+                <w:t xml:space="preserve">Screening of aphid vector feeding behavior to select sugar beet genotypes with reduced yellows virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabella Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Schechert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Heraclion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">19e Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753541v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal amplification by exchange reaction (SABER-FISH) for multiplex detection &amp; localization of viruses in co-infected sugar beet tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13889,51 +13889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar beet viral multi-infection : Impact on virus tissue specificity, virus accumulation and aphid transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14105,77 +14105,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential plant transcriptomic responses induced by phloem-restricted and non-phloem-restricted viruses: consequences for host-vector interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14368,51 +14368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14558,51 +14558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-terminus of the Cauliflower mosaic virus aphid transmission protein P2 is involved in both transmission and microtubule interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick Malouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14696,51 +14696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14791,51 +14791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and biophysical mechanisms of virus-vector interactions mediating disease transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14897,247 +14897,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New cDNA Library Screening Strategy Based on a Proximity Ligation Assay to Identify Protein Interactions in Vivo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turnip mosaic virus is a second virus that responds to the presence of aphid vectors and activates transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
+              <w:t xml:space="preserve">UK–French Joint Meeting On Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793115v1</w:t>
+                <w:t xml:space="preserve">hal-02793145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnip mosaic virus is a second virus that responds to the presence of aphid vectors and activates transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New cDNA Library Screening Strategy Based on a Proximity Ligation Assay to Identify Protein Interactions in Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK–French Joint Meeting On Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793145v1</w:t>
+                <w:t xml:space="preserve">hal-02793115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cauliflower mosaic virus (CaMV) transmission body response: attempts to unravel a mystery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick Malouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15307,523 +15307,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Transmission des virus non-circulants à partir des protoplastes infectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805814v1</w:t>
+                <w:t xml:space="preserve">hal-02806549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the Cauliflower mosaic virus transmission body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
+              <w:t xml:space="preserve">9. International Botanical Microscopy Meeting of The Royal Microscopic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804027v1</w:t>
+                <w:t xml:space="preserve">hal-02803228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Cauliflower mosaic virus transmission body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Botanical Microscopy Meeting of The Royal Microscopic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803228v1</w:t>
+                <w:t xml:space="preserve">hal-02805814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des virus non-circulants à partir des protoplastes infectés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
+              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806549v1</w:t>
+                <w:t xml:space="preserve">hal-02804027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15949,51 +15949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caulimoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16232,51 +16232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="248BDD12"/>
+    <w:nsid w:val="36429646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16463,51 +16463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-drucker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9765-1189" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130681393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schlaefli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Khechmar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110594" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01115-24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaying Karen Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Yordanov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Butt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Koynov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.431989" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2021.198356" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schivre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123534" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020146" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01822-18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45904-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn S Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ck Ng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.08.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn S. Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Y. S. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Martin Drucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole H. Lopez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carpenter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12503" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hafr&#233;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Love" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Milnere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610687114" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. K. Ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.08.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0572" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Malouvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-011-0328-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63BBWCK3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023241" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Khelifa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mass&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.09.032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uzest" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson-Chastang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02662-09" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.6.8712" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Journou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Krishnan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83009-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.11.052" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNBVTG23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leite" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916197v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750494v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Varrelmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Hossain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753694v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202019v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Heintz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198121v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786444v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buissinot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603079v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603123v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606409v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793147v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793116v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793140v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837542v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837538v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231287v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231286v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805807v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812015v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757998v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752097v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753775v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764124v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761464v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763615v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavert-Roudet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delecolle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343117v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schechert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Otte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753541v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753668v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754108v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947634v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602777v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605924v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C.K. Ng" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Zhou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793115v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793145v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799907v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42832.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-drucker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9765-1189" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130681393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447181v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schlaefli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Khechmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110594" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01115-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaying Karen Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Yordanov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Butt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Koynov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.431989" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2021.198356" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schivre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123534" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020146" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45904-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01822-18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn S Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ck Ng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.08.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn S. Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Y. S. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Martin Drucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole H. Lopez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carpenter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12503" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hafr&#233;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Love" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Milnere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610687114" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. K. Ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.08.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0572" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Malouvet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-011-0328-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63BBWCK3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023241" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uzest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson-Chastang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02662-09" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Khelifa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mass&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.09.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.6.8712" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Journou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Krishnan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83009-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.11.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNBVTG23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leite" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753504v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Varrelmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Hossain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Heintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198121v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786444v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buissinot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603042v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603079v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603123v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793116v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793147v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837542v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837534v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805809v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805807v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231286v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744944v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802500v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812015v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757998v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752097v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759210v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764124v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761464v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763615v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavert-Roudet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delecolle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343117v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753541v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schechert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Otte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753668v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754108v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947634v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602777v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605924v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C.K. Ng" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Zhou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793145v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793115v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799907v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806549v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42832.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>