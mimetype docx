--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -147,3469 +147,3499 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the viruses responsible for sugar beet yellows</w:t>
+                <w:t xml:space="preserve">The viral transmission mode conditions host plant-mediated post-acquisition effects on vectors to allow optimal dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Schlaefli</w:t>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103, pp.19-28. </w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, pp.101311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2026.101311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447181v1</w:t>
+                <w:t xml:space="preserve">hal-05577493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux éclairages sur les virus responsables de la jaunisse de la betterave sucrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 103, pp.20-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turnip Yellows Virus Capsid Protein Promotes Access of Its Main Aphid Vector Myzus persicae to Phloem Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48 (3), pp.2434-2444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.15303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-acquisition of two sugar beet poleroviruses by M. persicae increased the transmission efficiency of both viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 610, pp.110594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2025.110594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+                <w:t xml:space="preserve">New insights into the viruses responsible for sugar beet yellows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867733v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum for Chesnais et al., &amp;quot;Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. Celine Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus-and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.01924-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between a polerovirus and a closterovirus decreases aphid transmission of the polerovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.01115-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of feeding behaviors on two Brassica species by colonizing and noncolonizing Bemisia tabaci (Hemiptera: Aleyrodidae) NW whiteflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaclyn Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaying Karen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (4), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jisesa/ieae084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cauliflower mosaic virus transmission helper protein P2 modifies directly the probing behavior of the aphid vector Myzus persicae to facilitate transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sukhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pirolles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011161⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094116v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The cauliflower mosaic virus transmission helper protein P2 modifies directly the probing behavior of the aphid vector Myzus persicae to facilitate transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Velt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e82. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1011161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942207v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioluminescence Production by Turnip Yellows Virus Infectious Clones: A New Way to Monitor Plant Virus Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ducousso</w:t>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (22), pp.13685. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232213685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864815v1</w:t>
+                <w:t xml:space="preserve">hal-03942207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. &amp;lt;i&amp;gt;Celine&amp;lt;/i&amp;gt; Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus- and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bioluminescence Production by Turnip Yellows Virus Infectious Clones: A New Way to Monitor Plant Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00136-22⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747649v1</w:t>
+                <w:t xml:space="preserve">hal-03864815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of biomechanical activity in aphids by laser speckle contrast imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. &amp;lt;i&amp;gt;Celine&amp;lt;/i&amp;gt; Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus- and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.431989⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.e00136-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00136-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640835v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus protein P6‐TAV plays a major role in alteration of aphid vector feeding behaviour but not performance on infected Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of biomechanical activity in aphids by laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoyan Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kaloian Koynov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13069⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (18), pp.28461-28480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.431989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239295v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N-terminus of the cauliflower mosaic virus aphid transmission protein P2 is involved in transmission body formation and microtubule interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cauliflower mosaic virus protein P6‐TAV plays a major role in alteration of aphid vector feeding behaviour but not performance on infected Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Then</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Ducousso</w:t>
+                <w:t xml:space="preserve">Mikhail M. Pooggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2021.198356⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), pp.911-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185405v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Viruses Can Alter Aphid-Triggered Calcium Elevations in Infected Leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The N-terminus of the cauliflower mosaic virus aphid transmission protein P2 is involved in transmission body formation and microtubule interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Macia</w:t>
+                <w:t xml:space="preserve">Beatriz Dáder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10123534⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297, pp.198356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2021.198356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485136v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mutations in Arabidopsis thaliana Metabolic Pathways on Polerovirus Accumulation, Aphid Performance, and Feeding Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Viruses Can Alter Aphid-Triggered Calcium Elevations in Infected Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Schivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bogaert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+                <w:t xml:space="preserve">Jean-Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12020146⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10123534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546443v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological analysis of transmission activation of two aphid-vectored plant viruses, turnip mosaic virus and cauliflower mosaic virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mutations in Arabidopsis thaliana Metabolic Pathways on Polerovirus Accumulation, Aphid Performance, and Feeding Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Berthelot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Gallet</w:t>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45904-7⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12020146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185868v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnip mosaic virus is a second example of a virus using transmission activation for plant-to-plant propagation by aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (9), pp.e01822-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01822-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split green fluorescent protein as a tool to study infection with a plant pathogen, Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Dáder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0213087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect influences of virus–insect vector–plant interactions on non-circulative, semi-persistent virus transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacological analysis of transmission activation of two aphid-vectored plant viruses, turnip mosaic virus and cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaclyn S Zhou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45904-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621355v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whitefly feeding behavior and retention of a foregut-borne crinivirus exposed to artificial diets with different pH values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and indirect influences of virus–insect vector–plant interactions on non-circulative, semi-persistent virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaclyn S Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaclyn S. Zhou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Ck Ng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12503⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605665v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective autophagy limits cauliflower mosaic virus infection by NBR1-mediated targeting of viral capsid protein and particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whitefly feeding behavior and retention of a foregut-borne crinivirus exposed to artificial diets with different pH values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaclyn S. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Y. S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole H. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Hafrén</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+                <w:t xml:space="preserve">Alyssa Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1610687114⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604216v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect transmission of plant viruses: multilayered interactions optimize viral propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective autophagy limits cauliflower mosaic virus infection by NBR1-mediated targeting of viral capsid protein and particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Hafrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. C. K. Ng</w:t>
+                <w:t xml:space="preserve">Joel J. Milnere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12470⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (10), pp.E2026-E2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1610687114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602704v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission activation in non-circulative virus transmission: a general concept?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Insect transmission of plant viruses: multilayered interactions optimize viral propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. K. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2015.08.006⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02640488v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing viruses in their insect vectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transmission activation in non-circulative virus transmission: a general concept?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52, pp.403-425. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.63-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-102313-045920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635201v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple functions of viral factories : the example of mosaic virus of cauliflower (Cauliflower mosaic virus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (4), pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3637,2819 +3667,2923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early interactions during the encounter of plants, aphids and arboviruses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Localizing viruses in their insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.403-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-102313-045920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641825v1</w:t>
+                <w:t xml:space="preserve">hal-02635201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus factories of &amp;lt;em&amp;gt;cauliflower mosaic virus&amp;lt;/em&amp;gt; are virion reservoirs that engage actively in vector transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick Malouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (22), pp.12207-12215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01883-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus responds instantly to the presence of the vector on the host and forms transmission morphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.00183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host cell processes to accomplish mechanical and non-circulative virus transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Early interactions during the encounter of plants, aphids and arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00709-011-0328-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646779v1</w:t>
+                <w:t xml:space="preserve">hal-02641825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAPA, an innovative “Virus-Acquisition Phenotyping Assay” opens new horizons in research into the vector-transmission of plant viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Host cell processes to accomplish mechanical and non-circulative virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah L. Irons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023241⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (3), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-011-0328-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649392v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission d’un complexe : pas si simple. Cas du virus de la mosaïque du chou-fleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (3), pp.192-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New research horizons in vector-transmission of plant viruses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VAPA, an innovative “Virus-Acquisition Phenotyping Assay” opens new horizons in research into the vector-transmission of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2011.07.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643290v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insights into the Molecular Mechanisms of Cauliflower Mosaic Virus Transmission by Its Insect Vector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New research horizons in vector-transmission of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02662-09⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.483-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359223v1</w:t>
+                <w:t xml:space="preserve">hal-02643290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the minimal replication time of Cauliflower mosaic virus in different hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 396 (2), pp.238-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2009.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for plant microtubules in the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+                <w:t xml:space="preserve">Structural Insights into the Molecular Mechanisms of Cauliflower Mosaic Virus Transmission by Its Insect Vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plisson-Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03768.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (9), pp.4706-4713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02662-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088280v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid transmission of Cauliflower mosaic virus: the role of the host plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A role for plant microtubules in the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (6), pp.548-550. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.135-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.4.6.8712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03768.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986097v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une protéine clé pour la transmission d'un virus de plante à la pointe des stylets de l'insecte vecteur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+                <w:t xml:space="preserve">Aphid transmission of Cauliflower mosaic virus: the role of the host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2008.0150⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (6), pp.548-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.4.6.8712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657741v1</w:t>
+                <w:t xml:space="preserve">hal-00986097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Une protéine clé pour la transmission d'un virus de plante à la pointe des stylets de l'insecte vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Garzo</w:t>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0706608104⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (1), pp.70-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2008.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665211v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-lucent inclusion bodies are structures specialized for aphid transmission of cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+                <w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Journou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Esperandieu</w:t>
+                <w:t xml:space="preserve">Elisa Garzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.83009-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (46), pp.17959-17964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0706608104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665322v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HcPro, a multifunctional protein encoded by a plant RNA virus, targets the 20S proteasome and affects its enzymic activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-lucent inclusion bodies are structures specialized for aphid transmission of cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ballut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Pascal Esperandieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 86, pp.2595-2603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.81107-0⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 88 (10), pp.2872-2880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.83009-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189228v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Mature P3-virus Particle Complex of Cauliflower Mosaic Virus Revealed by Cryo-electron Microscopy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HcPro, a multifunctional protein encoded by a plant RNA virus, targets the 20S proteasome and affects its enzymic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Plisson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Dumas</w:t>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.11.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.2595-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.81107-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00108028v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splicing of Cauliflower mosaic virus 35S RNA serves to downregulate a toxic gene product</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+                <w:t xml:space="preserve">Structure of the Mature P3-virus Particle Complex of Cauliflower Mosaic Virus Revealed by Cryo-electron Microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80029-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 346 (1), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683349v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of HC-Pro, a plant virus multifunctional protein.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Splicing of Cauliflower mosaic virus 35S RNA serves to downregulate a toxic gene product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+                <w:t xml:space="preserve">Virginia Ruiz-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M302512200⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (9), pp.2719-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80029-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108282v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular distribution of viral gene products regulates a complex mechanism of cauliflower mosaic virus acquisition by its aphid vector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of HC-Pro, a plant virus multifunctional protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ravallec</w:t>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (26), pp.23761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M302512200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678695v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of a viral protein from infected plant tissues using the Strep-tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Esperandieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio Tech International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauliflower mosaic virus is preferentially acquired from the phloem by its aphid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 83, pp.3163-3171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intracellular distribution of viral gene products regulates a complex mechanism of cauliflower mosaic virus acquisition by its aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (4), pp.2422-2427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of the helper component of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 75 (18), pp.8538-8546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6459,6990 +6593,6990 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pea enation mosaic virus 1 and 2 on aphid feeding behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Symposium On Aphids (ISA 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof Seunghwan Lee The Institute of Plant Environment Science, CALS, SNU, South Korea, Oct 2025, PyeongChang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic interactions between the beet mosaic virus potyvirus and the beet yellows closterovirus decrease transmission of the closterovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Symposium On Aphids (ISA 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof Seunghwan Lee The Institute of Plant Environment Science, CALS, SNU, South Korea, Oct 2025, PyeongChang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of CaMV and TuYV proteins responsible for the manipulation of host plant phenotype and aphid vector behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of plant virus proteins responsible for the manipulation of host phenotype and vector behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024 Kyoto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">1st European EPG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202012v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between a polerovirus (BChV) and a closterovirus (BYV) infecting sugar beet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reasons for decreased aphid vector transmission of beet chlorosis virus from sugar beets co-infected with beet yellows virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPG, Mar 2024, Neustadt an der Weinstrasse, Germany</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masato Ono, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753504v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus proteins responsible for the manipulation of host phenotype and vector behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of CaMV and TuYV proteins responsible for the manipulation of host plant phenotype and aphid vector behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European EPG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024 Kyoto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202001v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons for decreased aphid vector transmission of beet chlorosis virus from sugar beets co-infected with beet yellows virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Interplay between a polerovirus (BChV) and a closterovirus (BYV) infecting sugar beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masato Ono, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">56th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPG, Mar 2024, Neustadt an der Weinstrasse, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916197v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-acquisition effects of TuYV and CaMV on an aphid vector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Co-infection with other sugar beet viruses modifies the transmission and localization of beet yellows virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Varrelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">55th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPG, Mar 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754055v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection with other sugar beet viruses modifies the transmission and localization of beet yellows virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multi-infection modifies aphid transmission and plant tissue localization of sugar beet infecting viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPG, Mar 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753639v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-infection modifies aphid transmission and plant tissue localization of sugar beet infecting viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CaMV and TuYV modify the post-acquisition behavior of aphids with consequences on virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hellenic Entomological Society, Oct 2023, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750494v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaMV and TuYV modify the post-acquisition behavior of aphids with consequences on virus transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Do DCL proteins play a role in the viral manipulation of host plants and vectors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail M. Pooggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hellenic Entomological Society, Oct 2023, Heraklion (CR), Greece</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753808v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do DCL proteins play a role in the viral manipulation of host plants and vectors?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Development of an automated video tracking tool that quantifies aphid movement and feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabella Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réunion du Réseau "Biologie Adaptative des Pucerons et Organismes Associés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753694v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an automated video tracking tool that quantifies aphid movement and feeding behavior</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Post-acquisition effects of TuYV and CaMV on an aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Réseau "Biologie Adaptative des Pucerons et Organismes Associés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19e Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202019v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct effect of the CaMV transmission helper protein P2 on aphid vector behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. JAHRESTAGUNG DES ARBEITSKREISES “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DPG, Mar 2022, Dossenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by the identities of the host plant and the virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau "Biologie Adaptative des Pucerons et Organismes Associés".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cauliflower mosaic protein P2 modulates aphid vector behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of plant viruses with aphid-induced calcium signalling in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Schivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Jahrestreffen des arbeitskreises “viruskrankheiten der pflanzen"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Göttingen, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Turnip mosaic virus transmission activation by aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does plant virus infection modify calcium signalling induced by aphid vector feeding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Schivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do plant viruses interfere with aphid-induced calcium signalling in Arabidopsis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Schivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of different methods to track polerovirus infection in plants and localize the virus in the aphid vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoLuc as a tool to study infection with a plant virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Buissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Jahrestreffen des Arbeitskreises "Viruskrankheiten der Pflanzen"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bad Herrenalb, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission activation of potyviruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Split GFP as a tool to study viral infection: Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603073v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission non circulante non persistante: un jeu à trois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA Colmar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split GFP as a tool to study viral infection: Cauliflower mosaic virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Looking for elicitors and receptors of cauliflower mosaic virus (CaMV) transmission activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. Joint Meeting of the DPG working Group “Virus Diseases of Plants” and the “Nederlandse Kring voor Plantevirologie”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603079v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for elicitors and receptors of cauliflower mosaic virus (CaMV) transmission activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Split GFP as a tool to study viral infection: Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Joint Meeting of the DPG working Group “Virus Diseases of Plants” and the “Nederlandse Kring voor Plantevirologie”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603123v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split GFP as a tool to study viral infection: Cauliflower mosaic virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Transmission activation of potyviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Joint Meeting of the DPG working Group “Virus Diseases of Plants” and the “Nederlandse Kring voor Plantevirologie”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606409v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnip mosaic virus is a second virus that responds to the presence of aphid vectors and activates transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology Seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission activation durch vektoraktivität, ein generelles phänomen?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des mécanismes différents sont employés par deux virus de plante pour organiser la transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Jahrestreffen des Arbeitskreises “Viruskrankheiten der Pflanzen“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire DGIMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Diversité, Génomes et Interactions Microorganismes-Insectes (1333)., Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793116v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation de la transmission virale par la présence des vecteurs sur l'hôte</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transmission activation durch vektoraktivität, ein generelles phänomen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UPJV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Nov 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">47. Jahrestreffen des Arbeitskreises “Viruskrankheiten der Pflanzen“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793140v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mécanismes différents sont employés par deux virus de plante pour organiser la transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activation de la transmission virale par la présence des vecteurs sur l'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DGIMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Diversité, Génomes et Interactions Microorganismes-Insectes (1333)., Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire UPJV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Nov 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793147v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of viral transmission induced by vector action on a host: a general phenomenon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Riverside, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the host sensory system for instantaneous transmission by an insect vector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to know when it’s time for transmission ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">Rencontres BAPOA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837534v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to know when it’s time for transmission ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How to know when it is time for transmission ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres BAPOA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop : Green viruses, frome gene to landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France. 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809270v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to know when it is time for transmission ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the host sensory system for instantaneous transmission by an insect vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop : Green viruses, frome gene to landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France. 129 p</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837538v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do non-circulative plant viruses sense the arrival of the aphid vector ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805809v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Seeing the world outside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Plant-microbe-insect interactions: from molecular mechanisms to ecological implications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baeza, Spain</w:t>
+              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803459v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the world outside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus prepares its transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805807v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">16. Congreso de la Sociedad Española de Fitopatología (SEF). Congrès Annuel de la Société Espagnole de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Malaga, Spain. 416 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231286v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus prepares its transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">CaMV uses the host sensory system for instantaneous transmission by an insect vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231287v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congreso de la Sociedad Española de Fitopatología (SEF). Congrès Annuel de la Société Espagnole de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Malaga, Spain. 416 p</w:t>
+              <w:t xml:space="preserve">24. International Congress of Entomology. ICE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Daigu, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744944v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaMV uses the host sensory system for instantaneous transmission by an insect vector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Meeting Plant-microbe-insect interactions: from molecular mechanisms to ecological implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baeza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804892v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Do non-circulative plant viruses sense the arrival of the aphid vector ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Congress of Entomology. ICE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Daigu, North Korea</w:t>
+              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802055v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le rôle du corps clair dans la transmission du virus de la mosaïque du chou-fleur (CaMV) par pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802554v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du corps clair dans la transmission du virus de la mosaïque du chou-fleur (CaMV) par pucerons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802500v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interplay between a plant virus and the plant host cell that prepares subsequent vector-transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Meeting of the Spanish Network of Plant Virology : Reviplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Puerto Santa Maria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Cauliflower mosaic virus “sense” the presence of its aphid vector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de génération et dynamique d'invasion du CaMV dans une feuille systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de virologie végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin and transmission of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RESISTVIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / ENSAM / CIRAD : Biologie et Génétique des Interactions Plantes / Parasite pour la Protection Intégrée (0385)., Nov 2008, Cadiz, Spain. pp.inc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of replication cycle duration of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Greenwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cauliflower mosaic virus utilise les microtubules pour permettre la formation d'un corps d'inclusion spécialisé dans la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du cycle cellulaire du Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mutants du Cauliflower mosaic virus altérés dans la morphogenèse des corps d'inclusion clairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus (CaMV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Electron-lucent inclusion bodies are essential for Cauliflower mosaic virus vector-transmission: identification of mutants impaired in different stages of their formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752388v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-lucent inclusion bodies are essential for Cauliflower mosaic virus vector-transmission: identification of mutants impaired in different stages of their formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus (CaMV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753775v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la tubuline dans la morphogenèse spécifique de deux types de corps d'inclusion viraux intracellulaires provoqués par l'infection avec le Cauliflower mosaic virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoires pour la transmission par vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. Congrès de la S.F.P.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759210v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoire pour la transmission par vecteur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764124v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoires pour la transmission par vecteur</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Rôle de la tubuline dans la morphogenèse spécifique de deux types de corps d'inclusion viraux intracellulaires provoqués par l'infection avec le Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la S.F.P.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763704v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoire pour la transmission par vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764093v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale du HC-Pro du Lettuce mosaic potyvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie German Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d'une interaction entre la protéine de capside et le facteur assistant (HC-PRO) du LMV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tavert-Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie German Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13452,2611 +13586,2611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the molecular mechanisms of viral co-infection and its impact on aphid-mediated virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Symposium On Aphids (ISA 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pyeong Chang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection with sugar beet viruses modifies localization and aphid transmission of beet yellows virus (BYV)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Screening of aphid vector feeding behavior to select sugar beet genotypes with reduced yellows virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabella Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Schechert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Heraclion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">19e Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753541v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of aphid vector feeding behavior to select sugar beet genotypes with reduced yellows virus transmission</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Co-infection with sugar beet viruses modifies localization and aphid transmission of beet yellows virus (BYV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">12th European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Heraclion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208077v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal amplification by exchange reaction (SABER-FISH) for multiplex detection &amp; localization of viruses in co-infected sugar beet tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar beet viral multi-infection : Impact on virus tissue specificity, virus accumulation and aphid transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. JAHRESTAGUNG DES ARBEITSKREISES “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Dossenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REAL-TIME MONITORING OF FEEDING AND OTHER ACTIVITIES IN APHIDS BY LSCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoyan Yordanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaloian Koynov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th HFSP Awardees Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential plant transcriptomic responses induced by phloem-restricted and non-phloem-restricted viruses: consequences for host-vector interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de Virologie Végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of virus-vector interactions mediating disease transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Schivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th HFSP Awardees Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tsukuba, Japan. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between plant responses and transmission of TuMV by Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying transmission activation of aphid-vectored Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-terminus of the Cauliflower mosaic virus aphid transmission protein P2 is involved in both transmission and microtubule interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick Malouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for elicitors and receptors of Cauliflower mosaic virus (CaMV) transmission activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and biophysical mechanisms of virus-vector interactions mediating disease transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C.K. Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. HFSP Awardees Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Singapore, Singapore. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnip mosaic virus is a second virus that responds to the presence of aphid vectors and activates transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A New cDNA Library Screening Strategy Based on a Proximity Ligation Assay to Identify Protein Interactions in Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK–French Joint Meeting On Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793145v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New cDNA Library Screening Strategy Based on a Proximity Ligation Assay to Identify Protein Interactions in Vivo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Turnip mosaic virus is a second virus that responds to the presence of aphid vectors and activates transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
+              <w:t xml:space="preserve">UK–French Joint Meeting On Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793115v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cauliflower mosaic virus (CaMV) transmission body response: attempts to unravel a mystery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick Malouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Riverside, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétales (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des virus non-circulants à partir des protoplastes infectés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the Cauliflower mosaic virus transmission body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
+              <w:t xml:space="preserve">9. International Botanical Microscopy Meeting of The Royal Microscopic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806549v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Cauliflower mosaic virus transmission body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Botanical Microscopy Meeting of The Royal Microscopic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803228v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805814v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Transmission des virus non-circulants à partir des protoplastes infectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804027v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions of virus and host factors during vector-mediated transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Plant Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caister Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-1-904455-75-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caulimoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kerry F. Harris, Oney P. SMith, James E. Duffus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus-Insect-Plant Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Academic press, pp.143-166, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01522461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16066,105 +16200,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger les Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16232,51 +16366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36429646"/>
+    <w:nsid w:val="D4E2839E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16463,51 +16597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-drucker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9765-1189" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130681393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447181v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schlaefli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Khechmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110594" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01115-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaying Karen Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Yordanov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Butt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Koynov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.431989" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2021.198356" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schivre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123534" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020146" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45904-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01822-18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn S Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ck Ng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.08.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn S. Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Y. S. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Martin Drucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole H. Lopez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carpenter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12503" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hafr&#233;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Love" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Milnere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610687114" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. K. Ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.08.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0572" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Malouvet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-011-0328-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63BBWCK3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023241" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uzest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson-Chastang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02662-09" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Khelifa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mass&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.09.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.6.8712" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Journou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Krishnan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83009-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.11.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNBVTG23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leite" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753504v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Varrelmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Hossain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Heintz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198121v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786444v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buissinot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603042v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603079v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603123v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793116v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793147v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837542v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837534v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805809v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805807v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231286v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744944v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802500v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812015v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757998v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752097v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759210v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764124v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761464v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763615v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavert-Roudet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delecolle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343117v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753541v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schechert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Otte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753668v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754108v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947634v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602777v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605924v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C.K. Ng" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Zhou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793145v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793115v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799907v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806549v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42832.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-drucker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9765-1189" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130681393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2026.101311" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schlaefli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Khechmar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01115-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaying Karen Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213685" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Yordanov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Butt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Koynov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.431989" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2021.198356" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schivre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123534" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01822-18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45904-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn S Zhou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ck Ng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.08.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn S. Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Y. S. Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Martin Drucker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole H. Lopez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carpenter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hafr&#233;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Love" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Milnere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610687114" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. K. Ng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.08.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0572" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Malouvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-011-0328-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63BBWCK3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Khelifa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mass&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.09.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uzest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson-Chastang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02662-09" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.6.8712" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Journou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Krishnan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83009-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108028v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.11.052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNBVTG23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leite" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343054v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343083v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Varrelmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Hossain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753694v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Heintz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753735v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786444v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807560v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buissinot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603079v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603123v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603073v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793116v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793140v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231286v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805807v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744944v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744831v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812015v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757998v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752097v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753775v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759210v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764124v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761464v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavert-Roudet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delecolle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343117v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208077v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schechert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Otte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753541v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753668v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947634v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603873v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602777v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605924v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605925v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C.K. Ng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Zhou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799907v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807038v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806549v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807544v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42832.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821307v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>