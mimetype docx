--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -770,355 +770,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term exposure to environmentally relevant concentrations of different pharmaceutical mixtures on the immune response of the pond snail Lymnaea stagnalis.</w:t>
+                <w:t xml:space="preserve">Reaction Rate and Isomer-Specific Product Branching Ratios of C2H + C4H8: 1-Butene, cis-2-Butene, trans-2-Butene, and Isobutene at 79 K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gust</w:t>
+                <w:t xml:space="preserve">Jordy Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fortier</w:t>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Garric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Fournier</w:t>
+                <w:t xml:space="preserve">Stephen R. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Gagné</w:t>
+                <w:t xml:space="preserve">Kevin R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 445-446, pp.210-8. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (24), pp.5093-5105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.12.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp403637t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01131048v1</w:t>
+                <w:t xml:space="preserve">hal-00844546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Rate and Isomer-Specific Product Branching Ratios of C2H + C4H8: 1-Butene, cis-2-Butene, trans-2-Butene, and Isobutene at 79 K.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of short-term exposure to environmentally relevant concentrations of different pharmaceutical mixtures on the immune response of the pond snail Lymnaea stagnalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Bouwman</w:t>
+                <w:t xml:space="preserve">M Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen R. Leone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin R. Wilson</w:t>
+                <w:t xml:space="preserve">F Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 445-446, pp.210-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.12.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp403637t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00844546v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01131048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and immunotoxicity of silver nanoparticles to the freshwater mussel Elliptio complanata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,103 +1182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunotoxicity of surface waters contaminated by municipal effluents to the snail Lymnaea stagnalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126, pp.393-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1481,51 +1481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature reaction kinetics and organic synthesis in space: Organonitrogen chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F. Lockyear" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Taatjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.08.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gagn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.12.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8DM1V5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403637t" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2013.818602" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ49K670-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F. Lockyear" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Taatjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.08.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403637t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gust" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gagn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.12.057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8DM1V5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2013.818602" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ49K670-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>