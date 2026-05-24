--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -770,515 +770,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Rate and Isomer-Specific Product Branching Ratios of C2H + C4H8: 1-Butene, cis-2-Butene, trans-2-Butene, and Isobutene at 79 K.</w:t>
+                <w:t xml:space="preserve">Effects of short-term exposure to environmentally relevant concentrations of different pharmaceutical mixtures on the immune response of the pond snail Lymnaea stagnalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Bouwman</w:t>
+                <w:t xml:space="preserve">M Gust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin R. Wilson</w:t>
+                <w:t xml:space="preserve">F Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (24), pp.5093-5105. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 445-446, pp.210-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp403637t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844546v1</w:t>
+                <w:t xml:space="preserve">pasteur-01131048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term exposure to environmentally relevant concentrations of different pharmaceutical mixtures on the immune response of the pond snail Lymnaea stagnalis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Gust</w:t>
+                <w:t xml:space="preserve">Bioavailability and immunotoxicity of silver nanoparticles to the freshwater mussel Elliptio complanata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Garric</w:t>
+                <w:t xml:space="preserve">A Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.12.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (13), pp.767-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2013.818602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01131048v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01130978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability and immunotoxicity of silver nanoparticles to the freshwater mussel Elliptio complanata.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Gagné</w:t>
+                <w:t xml:space="preserve">Reaction Rate and Isomer-Specific Product Branching Ratios of C2H + C4H8: 1-Butene, cis-2-Butene, trans-2-Butene, and Isobutene at 79 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Auclair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Fortier</w:t>
+                <w:t xml:space="preserve">Stephen R. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bruneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (13), pp.767-77. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (24), pp.5093-5105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15287394.2013.818602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp403637t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01130978v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunotoxicity of surface waters contaminated by municipal effluents to the snail Lymnaea stagnalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126, pp.393-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1481,51 +1481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature reaction kinetics and organic synthesis in space: Organonitrogen chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F. Lockyear" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Taatjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.08.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403637t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gust" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gagn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.12.057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8DM1V5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2013.818602" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ49K670-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F. Lockyear" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Taatjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.08.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gagn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.12.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8DM1V5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auclair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2013.818602" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403637t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ49K670-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>