--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Genet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2204-201X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146516966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4247-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148 (011001), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is personalized lung poromechanical modeling and how can it improve the understanding and management of fibrotic interstitial lung diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17476348.2025.2464886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Uncertainty Quantification for Personalized Biomechanical Modeling: Application to Pulmonary Poromechanical Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), pp.081003. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Neural Network Interpolation. Part I: Interpretable and Adaptive Discretization for Solving PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for chronic lung diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Gonsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (174), pp.240159. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/16000617.0159-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of mechanical loading of the lungs including gravity and a balancing heterogeneous pleural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1933-1962. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a micro-device with a deformable ceiling to probe stiffness heterogeneities within 3D cell aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1758-5090/ad30c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04876798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Strain Formulation of the Discrete Equilibrium Gap Principle: Application to Mechanically Consistent Regularization for Large Motion Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.429-458. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132311v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization parametrizations for regional lung compliance estimation using personalized pulmonary poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1541-1554. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced left ventricular dynamics modeling based on a cylindrical assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural origin of the anisotropy in the myocardium: Multiscale modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of regional pulmonary compliance in idiopathic pulmonary fibrosis based on personalized lung poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (9), pp.091008:1-091008:14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of left ventricular strain and torsion by joint analysis of 3D tagging and cine MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2022.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static poromechanical model of the lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.527-551. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-021-01547-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico study of accuracy and precision of left-ventricular strain quantification from 3D tagged MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0258965. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0258965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00246-021-02608-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-driven micro-poro-mechanics: A variational framework for modeling the response of porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.103586. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D personalized cardiac myocyte aggregate orientation model using MRI data-driven low-rank basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.102064. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Modeling to Inform Pulmonary Valve Replacement in Tetralogy of Fallot Patients after Complete Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gusseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hancock Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.1798-1807. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional biventricular strains in pulmonary arterial hypertension patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure evolution and mechanical properties in cardiac tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S297-S299. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1816296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural deformation observed by Mueller polarimetry during traction assay on myocardium samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20531. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76820-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quantification of patient specific changes in ventricular dynamics associated with pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Nicolay Topnes Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00094.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed growth modeling framework for controlling growth-induced residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated warping: Finite element image registration with finite strain equilibrium gap regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2018.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Biventricular Strains in Heart Failure With Preserved Ejection Fraction Patient Using Hyperelastic Warping Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of personalized biventricular mechanical function employing gradient-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (7), pp.e2982. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented iterative method for identifying a stress-free reference configuration in image-based biomechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay D. Humphrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.227 - 231. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based computer simulation of the long-term effects of cardiac regenerative therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04 (01), pp.23 - 29. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2339547816400069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual sizing tool for mitral valve annuloplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Zöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Bothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pathologies of Diastolic and Systolic Heart Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (1), pp.112 - 127. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial LVAD restores ventricular outputs and normalizes LV but not RV stress distributions in the acutely failing heart in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin L. Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Rebelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.421 - 430. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Computational Analysis of Ventricular Mechanics in Pulmonary Arterial Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candace Latnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (11), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order motion-compensated spin echo diffusion tensor imaging of the human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Quantifying Smooth Regional Variations in Myocardial Contractility Within an Infarcted Human Left Ventricle Based on Delay-Enhanced Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (8), pp.10. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model that predicts reverse growth in response to mechanical unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ordovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-014-0598-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of high-resolution electroanatomic mapping of the left ventricle using a multispline basket catheter in a swine model of chronic myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sievers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2014.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin echo versus stimulated echo diffusion tensor imaging of the in vivo human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated electromechanical-reversible growth heart model for simulating cardiac therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan F. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.791 - 803. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-015-0723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous growth-induced prestrain in the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Cardiac Function Simulator for the Optimal Design of a Novel Annuloplasty Ring with a Sub-valvular Element for Correction of Ischemic Mitral Regurgitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-015-0216-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of normal human left ventricular myofiber stress at end diastole and end systole: a target for in silico design of heart failure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00255.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale, 112, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling strength distributions in quasi-brittle materials from micro- to macro-scales: A computational approach to modeling Nature-inspired structural ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.13. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computational Modeling in Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan B. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiac Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocs.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinjection treatment: Effects of post-injection residual stress on left ventricular wall stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.4. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On structural computations until fracture based on an anisotropic and unilateral damage theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789513500295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale Weibull approach to the failure of porous ceramic structures made by robocasting: possibilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural, mechanical, and biodegradation properties of HA/β-TCP robocast scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (7), pp.9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.32935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational prediction of the lifetime of self-healing CMC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating matrix nonlinearity in the binary model formulation for 3D ceramic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony G. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W. Zok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical cracking of ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (11), pp.1575. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a hydraulic impact: a technology in rock breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tran-Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (9), pp.825-841. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-008-0256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion tracking with Finite Elements Meshes and Image Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2025 - Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dallas, TX, United States. pp.367-377, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitudes pour la modélisation pulmonaire personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Spatial and Temporal Resolution on the Accuracy of Motion Tracking Using 2D and 3D Cine Cardiac Magnetic Resonance Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Chabiniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2023 - The 12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.235-244, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order cylindrical model of the left ventricle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health, idiopathic pulmonary fibrosis and CoViD-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health and idiopathic pulmonary fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current challenges in soft tissue mechanics (EUROMECH-Colloquium 627)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the anisotropy of the myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics in Health and Idiopathic Pulmonary Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Left Ventricular Strain by Joint Analysis of 3D Tagging and Cine MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of patient-specific mechanical parameters in pulmonary diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR 23rd Annual Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reduced cylindrical model of the left ventricular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sub-millimeter personalized estimation of cardiomyocyte orientation using dimensionality reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ISMRM &amp; SMRT Virtual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images registration with finite elements and mechanical regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique pulmonaire personnalisée : modélisation et estimation - Application à la fibrose pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Finite Element Image Registration-based Cardiac Strain Estimation from Magnetic Resonance Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.201900418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Imaging Models-based Image Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rambausek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Chabiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VipIMAGE 2019 - VII ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32040-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Equilibrated Warping-image registration with mechanical regularization-on 3D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2019 - International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of cardiac strain estimation from 3D-tagged magnetic resonance images using finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum relaxed growth model for controlling growth-induced residual stresses in living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Registration with Equilibrium Gap Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum finite strain formulation of the equilibrium gap regularizer for finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Correlation with Mechanical Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEniCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Digital Image Correlation for Cardiac Strain Analysis from 3D Whole-Heart Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 24rd Annual Meeting and Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of biventricular myocardial strain from magnetic resonance images of pulmonary hypertensive patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, National Harbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole heart model with finite growth for hypertension-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ventricular deformation affine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Latest Advances in Cardiac Modeling (LACM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D myofiber reconstruction from in vivo cardiac DTI data through extraction of low rank modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting and Exhibition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac reversible growth & remodeling model: predicting and understanding the chronic effects of bioinjection therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Snowbird Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI strain-based validation of patient-specific computational models of human hearts—building a target for in silico studies of surgical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd USACM Thematic Conference on Multiscale Methods and Validation in Medicine and Biology (MMVMB2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaqus/Standard-based quantification of human cardiac mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 SIMULIA Community Conference (SCC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth-induced residual stress in arteries and the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI-validation of a micromechanics-based active contraction model of healthy and diseased human hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An homogenized damage model for bio-inspired ceramic structures made by freezecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools for the mesoscale modeling of thermostructural woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a damage tolerance analysis of CMCs with a self-healing matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSHM2011 - Third International Conference on Self-Healing Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis and modeling of robocasted scaffolds mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Meeting Fall 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the modeling of Freeze Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance au dommage pour les CMCs : prédiction de la durée de vie de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Family of Prediction Tools for Fine Ceramic Fibers Subcritical Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on High Temperature Ceramic Matrix Composites (HTCMC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical propagation of cracks in ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composites Materials (ECCM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOM Communications Ltd on behalf of The British Composites Society, a division of The Institute of Materials, Minerals and Mining, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des composites céramiques virtuels = Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a virtual material for lifetime prediction of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and lifetime modeling for structure computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal; Jacques Lamon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Matrix Composites: Materials, Modeling and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-519, 2014, 9781118231166. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118832998.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a new curl-based full field reconstruction method in 2D isotropic nearly-incompressible elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un matériau virtuel pour les composites céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some contributions to cardiac and pulmonary biomechanical modeling, simulation & estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomechanics [physics.med-ph]. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03698102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Genet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2204-201X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146516966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4247-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (1), pp.BIO-25-1063. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is personalized lung poromechanical modeling and how can it improve the understanding and management of fibrotic interstitial lung diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17476348.2025.2464886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Uncertainty Quantification for Personalized Biomechanical Modeling: Application to Pulmonary Poromechanical Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), pp.081003. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Neural Network Interpolation. Part I: Interpretable and Adaptive Discretization for Solving PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for chronic lung diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Gonsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (174), pp.240159. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/16000617.0159-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of mechanical loading of the lungs including gravity and a balancing heterogeneous pleural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1933-1962. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a micro-device with a deformable ceiling to probe stiffness heterogeneities within 3D cell aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1758-5090/ad30c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04876798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Strain Formulation of the Discrete Equilibrium Gap Principle: Application to Mechanically Consistent Regularization for Large Motion Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.429-458. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132311v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced left ventricular dynamics modeling based on a cylindrical assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization parametrizations for regional lung compliance estimation using personalized pulmonary poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1541-1554. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of regional pulmonary compliance in idiopathic pulmonary fibrosis based on personalized lung poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (9), pp.091008:1-091008:14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of left ventricular strain and torsion by joint analysis of 3D tagging and cine MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2022.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static poromechanical model of the lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.527-551. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-021-01547-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural origin of the anisotropy in the myocardium: Multiscale modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico study of accuracy and precision of left-ventricular strain quantification from 3D tagged MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0258965. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0258965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-driven micro-poro-mechanics: A variational framework for modeling the response of porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.103586. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00246-021-02608-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D personalized cardiac myocyte aggregate orientation model using MRI data-driven low-rank basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.102064. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Modeling to Inform Pulmonary Valve Replacement in Tetralogy of Fallot Patients after Complete Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gusseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hancock Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.1798-1807. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional biventricular strains in pulmonary arterial hypertension patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure evolution and mechanical properties in cardiac tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S297-S299. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1816296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural deformation observed by Mueller polarimetry during traction assay on myocardium samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20531. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76820-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed growth modeling framework for controlling growth-induced residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quantification of patient specific changes in ventricular dynamics associated with pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Nicolay Topnes Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00094.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated warping: Finite element image registration with finite strain equilibrium gap regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2018.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Biventricular Strains in Heart Failure With Preserved Ejection Fraction Patient Using Hyperelastic Warping Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of personalized biventricular mechanical function employing gradient-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (7), pp.e2982. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented iterative method for identifying a stress-free reference configuration in image-based biomechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay D. Humphrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.227 - 231. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based computer simulation of the long-term effects of cardiac regenerative therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04 (01), pp.23 - 29. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2339547816400069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual sizing tool for mitral valve annuloplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Zöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Bothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pathologies of Diastolic and Systolic Heart Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (1), pp.112 - 127. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial LVAD restores ventricular outputs and normalizes LV but not RV stress distributions in the acutely failing heart in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin L. Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Rebelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.421 - 430. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Computational Analysis of Ventricular Mechanics in Pulmonary Arterial Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candace Latnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (11), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Quantifying Smooth Regional Variations in Myocardial Contractility Within an Infarcted Human Left Ventricle Based on Delay-Enhanced Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (8), pp.10. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model that predicts reverse growth in response to mechanical unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ordovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-014-0598-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin echo versus stimulated echo diffusion tensor imaging of the in vivo human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of high-resolution electroanatomic mapping of the left ventricle using a multispline basket catheter in a swine model of chronic myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sievers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2014.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated electromechanical-reversible growth heart model for simulating cardiac therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan F. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.791 - 803. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-015-0723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous growth-induced prestrain in the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Cardiac Function Simulator for the Optimal Design of a Novel Annuloplasty Ring with a Sub-valvular Element for Correction of Ischemic Mitral Regurgitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-015-0216-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order motion-compensated spin echo diffusion tensor imaging of the human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of normal human left ventricular myofiber stress at end diastole and end systole: a target for in silico design of heart failure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00255.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale, 112, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling strength distributions in quasi-brittle materials from micro- to macro-scales: A computational approach to modeling Nature-inspired structural ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.13. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computational Modeling in Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan B. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiac Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocs.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinjection treatment: Effects of post-injection residual stress on left ventricular wall stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.4. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On structural computations until fracture based on an anisotropic and unilateral damage theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789513500295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale Weibull approach to the failure of porous ceramic structures made by robocasting: possibilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural, mechanical, and biodegradation properties of HA/β-TCP robocast scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (7), pp.9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.32935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational prediction of the lifetime of self-healing CMC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical cracking of ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (11), pp.1575. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating matrix nonlinearity in the binary model formulation for 3D ceramic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony G. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W. Zok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a hydraulic impact: a technology in rock breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tran-Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (9), pp.825-841. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-008-0256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion tracking with Finite Elements Meshes and Image Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2025 - Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dallas, TX, United States. pp.367-377, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitudes pour la modélisation pulmonaire personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Spatial and Temporal Resolution on the Accuracy of Motion Tracking Using 2D and 3D Cine Cardiac Magnetic Resonance Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Chabiniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2023 - The 12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.235-244, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health, idiopathic pulmonary fibrosis and CoViD-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health and idiopathic pulmonary fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current challenges in soft tissue mechanics (EUROMECH-Colloquium 627)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order cylindrical model of the left ventricle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the anisotropy of the myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics in Health and Idiopathic Pulmonary Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Left Ventricular Strain by Joint Analysis of 3D Tagging and Cine MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of patient-specific mechanical parameters in pulmonary diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR 23rd Annual Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reduced cylindrical model of the left ventricular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sub-millimeter personalized estimation of cardiomyocyte orientation using dimensionality reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ISMRM &amp; SMRT Virtual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique pulmonaire personnalisée : modélisation et estimation - Application à la fibrose pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Finite Element Image Registration-based Cardiac Strain Estimation from Magnetic Resonance Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.201900418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Imaging Models-based Image Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rambausek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Chabiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VipIMAGE 2019 - VII ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32040-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Equilibrated Warping-image registration with mechanical regularization-on 3D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2019 - International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images registration with finite elements and mechanical regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of cardiac strain estimation from 3D-tagged magnetic resonance images using finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum relaxed growth model for controlling growth-induced residual stresses in living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Registration with Equilibrium Gap Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum finite strain formulation of the equilibrium gap regularizer for finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Correlation with Mechanical Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEniCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of biventricular myocardial strain from magnetic resonance images of pulmonary hypertensive patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, National Harbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Digital Image Correlation for Cardiac Strain Analysis from 3D Whole-Heart Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 24rd Annual Meeting and Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ventricular deformation affine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Latest Advances in Cardiac Modeling (LACM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D myofiber reconstruction from in vivo cardiac DTI data through extraction of low rank modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting and Exhibition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac reversible growth & remodeling model: predicting and understanding the chronic effects of bioinjection therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Snowbird Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole heart model with finite growth for hypertension-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI strain-based validation of patient-specific computational models of human hearts—building a target for in silico studies of surgical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd USACM Thematic Conference on Multiscale Methods and Validation in Medicine and Biology (MMVMB2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaqus/Standard-based quantification of human cardiac mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 SIMULIA Community Conference (SCC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth-induced residual stress in arteries and the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI-validation of a micromechanics-based active contraction model of healthy and diseased human hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An homogenized damage model for bio-inspired ceramic structures made by freezecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools for the mesoscale modeling of thermostructural woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a damage tolerance analysis of CMCs with a self-healing matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSHM2011 - Third International Conference on Self-Healing Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis and modeling of robocasted scaffolds mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Meeting Fall 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the modeling of Freeze Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance au dommage pour les CMCs : prédiction de la durée de vie de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Family of Prediction Tools for Fine Ceramic Fibers Subcritical Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on High Temperature Ceramic Matrix Composites (HTCMC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical propagation of cracks in ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composites Materials (ECCM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOM Communications Ltd on behalf of The British Composites Society, a division of The Institute of Materials, Minerals and Mining, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des composites céramiques virtuels = Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a virtual material for lifetime prediction of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and lifetime modeling for structure computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal; Jacques Lamon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Matrix Composites: Materials, Modeling and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-519, 2014, 9781118231166. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118832998.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of optimal virtual fields for inverse problems in elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a new curl-based full field reconstruction method in 2D isotropic nearly-incompressible elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un matériau virtuel pour les composites céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some contributions to cardiac and pulmonary biomechanical modeling, simulation & estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomechanics [physics.med-ph]. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03698102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44547FEA"/>
+    <w:nsid w:val="AD1CF887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2204-201X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146516966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4247-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peyraut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Nunes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2464886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyraut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gonsard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0159-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01876-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132311v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01691-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832575v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3711" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tueni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berbero&#287;lu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stoeck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kozerke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474200v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01547-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T Stoeck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258965" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander Castellanos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattaru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berberoglu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Greil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00246-021-02608-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe &#193;lvarez-Barrientos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Hurtado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103586" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stimm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gusseva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarique Hussain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hancock Friesen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Tandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2021.06.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Leng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Xi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela S Koh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105345" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tueni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vizet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816296" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76820-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Nicolay Topnes Finsberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Sundnes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Chuan Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00094.2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.08.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T Stoeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Deuster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozerke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Finsberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Le Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2982" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K. Rausch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Humphrey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Wall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547816400069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Z&#246;llner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Baillargeon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bothe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2788" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillargeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guccione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuhl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1351-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Sack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Acevedo-Bolton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rebelo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000520" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Latnie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034559" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Stoeck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin von Deuster" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25784" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jeung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030667" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ordovas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M. Guccione" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0598-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tanaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair J. Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sievers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.08.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25998" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wenk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0723-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rausch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Choy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Costa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Leach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-015-0216-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haraldsson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00255.2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.01.045" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Dang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.12332" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hinson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.06.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789513500295" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houmard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Eslava" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32935" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E6EC3EB9F980521A29102ED9DF1C06A2C7C39B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.11.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Flores" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Evans" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W. Zok" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cox" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.10.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT10F2LG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666482v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tran-Cong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0256-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_33" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611023v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r Chabiniok" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_24" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144186v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144441v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513247v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950940v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364758v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069100v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068920v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Brillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375735v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900418" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_36" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882372v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Guccione" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571500v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Lee" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Toutain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571504v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wenk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wall" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274892v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274893v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kuhl" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274900v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274895v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274890v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274883v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274846v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274832v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274810v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274916v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118832998.ch17" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320353v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Chibli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473030v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03698102v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2204-201X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146516966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4247-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peyraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Nunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2464886" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyraut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gonsard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0159-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01876-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132311v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832575v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01691-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berbero&#287;lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stoeck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kozerke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102598" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474200v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01547-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tueni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T Stoeck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258965" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe &#193;lvarez-Barrientos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Hurtado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander Castellanos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattaru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berberoglu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Greil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00246-021-02608-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stimm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gusseva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarique Hussain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hancock Friesen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Tandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2021.06.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Leng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Xi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela S Koh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105345" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tueni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vizet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816296" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76820-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.08.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Nicolay Topnes Finsberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Sundnes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Chuan Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00094.2019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T Stoeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Deuster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozerke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Finsberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Le Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2982" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K. Rausch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Humphrey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Wall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547816400069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Z&#246;llner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Baillargeon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bothe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2788" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillargeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guccione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuhl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1351-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Sack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Acevedo-Bolton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rebelo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000520" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Latnie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034559" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jeung" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030667" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ordovas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M. Guccione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0598-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin von Deuster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Stoeck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25998" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tanaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair J. Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sievers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.08.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wenk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0723-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rausch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Choy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Costa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Leach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-015-0216-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25784" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haraldsson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00255.2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.01.045" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Dang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.12332" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hinson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.06.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789513500295" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houmard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Eslava" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32935" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E6EC3EB9F980521A29102ED9DF1C06A2C7C39B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.11.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Evans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W. Zok" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cox" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.10.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT10F2LG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tran-Cong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0256-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_33" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611023v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r Chabiniok" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_24" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712869v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144441v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513247v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950940v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364758v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Brillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900418" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186828v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_36" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069100v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882372v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Lee" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Guccione" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274902v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wenk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274905v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Toutain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274892v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274893v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kuhl" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274900v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274895v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274890v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274883v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274846v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274832v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274810v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274916v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118832998.ch17" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Chibli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320353v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473030v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03698102v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>