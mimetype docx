--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Genet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2204-201X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146516966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4247-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (1), pp.BIO-25-1063. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is personalized lung poromechanical modeling and how can it improve the understanding and management of fibrotic interstitial lung diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17476348.2025.2464886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Uncertainty Quantification for Personalized Biomechanical Modeling: Application to Pulmonary Poromechanical Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), pp.081003. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Neural Network Interpolation. Part I: Interpretable and Adaptive Discretization for Solving PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for chronic lung diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Gonsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (174), pp.240159. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/16000617.0159-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of mechanical loading of the lungs including gravity and a balancing heterogeneous pleural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1933-1962. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a micro-device with a deformable ceiling to probe stiffness heterogeneities within 3D cell aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1758-5090/ad30c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04876798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Strain Formulation of the Discrete Equilibrium Gap Principle: Application to Mechanically Consistent Regularization for Large Motion Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.429-458. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132311v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced left ventricular dynamics modeling based on a cylindrical assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization parametrizations for regional lung compliance estimation using personalized pulmonary poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1541-1554. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of regional pulmonary compliance in idiopathic pulmonary fibrosis based on personalized lung poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (9), pp.091008:1-091008:14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of left ventricular strain and torsion by joint analysis of 3D tagging and cine MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2022.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static poromechanical model of the lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.527-551. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-021-01547-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural origin of the anisotropy in the myocardium: Multiscale modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico study of accuracy and precision of left-ventricular strain quantification from 3D tagged MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0258965. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0258965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-driven micro-poro-mechanics: A variational framework for modeling the response of porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.103586. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00246-021-02608-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D personalized cardiac myocyte aggregate orientation model using MRI data-driven low-rank basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.102064. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Modeling to Inform Pulmonary Valve Replacement in Tetralogy of Fallot Patients after Complete Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gusseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hancock Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.1798-1807. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional biventricular strains in pulmonary arterial hypertension patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure evolution and mechanical properties in cardiac tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S297-S299. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1816296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural deformation observed by Mueller polarimetry during traction assay on myocardium samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20531. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76820-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed growth modeling framework for controlling growth-induced residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quantification of patient specific changes in ventricular dynamics associated with pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Nicolay Topnes Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00094.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated warping: Finite element image registration with finite strain equilibrium gap regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2018.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Biventricular Strains in Heart Failure With Preserved Ejection Fraction Patient Using Hyperelastic Warping Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of personalized biventricular mechanical function employing gradient-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (7), pp.e2982. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented iterative method for identifying a stress-free reference configuration in image-based biomechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay D. Humphrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.227 - 231. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based computer simulation of the long-term effects of cardiac regenerative therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04 (01), pp.23 - 29. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2339547816400069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual sizing tool for mitral valve annuloplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Zöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Bothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pathologies of Diastolic and Systolic Heart Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (1), pp.112 - 127. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial LVAD restores ventricular outputs and normalizes LV but not RV stress distributions in the acutely failing heart in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin L. Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Rebelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.421 - 430. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Computational Analysis of Ventricular Mechanics in Pulmonary Arterial Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candace Latnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (11), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Quantifying Smooth Regional Variations in Myocardial Contractility Within an Infarcted Human Left Ventricle Based on Delay-Enhanced Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (8), pp.10. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model that predicts reverse growth in response to mechanical unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ordovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-014-0598-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin echo versus stimulated echo diffusion tensor imaging of the in vivo human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of high-resolution electroanatomic mapping of the left ventricle using a multispline basket catheter in a swine model of chronic myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sievers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2014.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated electromechanical-reversible growth heart model for simulating cardiac therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan F. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.791 - 803. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-015-0723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous growth-induced prestrain in the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Cardiac Function Simulator for the Optimal Design of a Novel Annuloplasty Ring with a Sub-valvular Element for Correction of Ischemic Mitral Regurgitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-015-0216-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order motion-compensated spin echo diffusion tensor imaging of the human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of normal human left ventricular myofiber stress at end diastole and end systole: a target for in silico design of heart failure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00255.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale, 112, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling strength distributions in quasi-brittle materials from micro- to macro-scales: A computational approach to modeling Nature-inspired structural ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.13. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computational Modeling in Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan B. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiac Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocs.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinjection treatment: Effects of post-injection residual stress on left ventricular wall stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.4. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On structural computations until fracture based on an anisotropic and unilateral damage theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789513500295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale Weibull approach to the failure of porous ceramic structures made by robocasting: possibilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural, mechanical, and biodegradation properties of HA/β-TCP robocast scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (7), pp.9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.32935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational prediction of the lifetime of self-healing CMC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical cracking of ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (11), pp.1575. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating matrix nonlinearity in the binary model formulation for 3D ceramic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony G. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W. Zok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a hydraulic impact: a technology in rock breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tran-Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (9), pp.825-841. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-008-0256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion tracking with Finite Elements Meshes and Image Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2025 - Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dallas, TX, United States. pp.367-377, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitudes pour la modélisation pulmonaire personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Spatial and Temporal Resolution on the Accuracy of Motion Tracking Using 2D and 3D Cine Cardiac Magnetic Resonance Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Chabiniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2023 - The 12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.235-244, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health, idiopathic pulmonary fibrosis and CoViD-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health and idiopathic pulmonary fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current challenges in soft tissue mechanics (EUROMECH-Colloquium 627)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order cylindrical model of the left ventricle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the anisotropy of the myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics in Health and Idiopathic Pulmonary Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Left Ventricular Strain by Joint Analysis of 3D Tagging and Cine MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of patient-specific mechanical parameters in pulmonary diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR 23rd Annual Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reduced cylindrical model of the left ventricular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sub-millimeter personalized estimation of cardiomyocyte orientation using dimensionality reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ISMRM &amp; SMRT Virtual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique pulmonaire personnalisée : modélisation et estimation - Application à la fibrose pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Finite Element Image Registration-based Cardiac Strain Estimation from Magnetic Resonance Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.201900418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Imaging Models-based Image Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rambausek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Chabiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VipIMAGE 2019 - VII ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32040-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Equilibrated Warping-image registration with mechanical regularization-on 3D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2019 - International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images registration with finite elements and mechanical regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of cardiac strain estimation from 3D-tagged magnetic resonance images using finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum relaxed growth model for controlling growth-induced residual stresses in living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Registration with Equilibrium Gap Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum finite strain formulation of the equilibrium gap regularizer for finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Correlation with Mechanical Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEniCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of biventricular myocardial strain from magnetic resonance images of pulmonary hypertensive patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, National Harbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Digital Image Correlation for Cardiac Strain Analysis from 3D Whole-Heart Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 24rd Annual Meeting and Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ventricular deformation affine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Latest Advances in Cardiac Modeling (LACM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D myofiber reconstruction from in vivo cardiac DTI data through extraction of low rank modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting and Exhibition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac reversible growth & remodeling model: predicting and understanding the chronic effects of bioinjection therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Snowbird Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole heart model with finite growth for hypertension-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI strain-based validation of patient-specific computational models of human hearts—building a target for in silico studies of surgical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd USACM Thematic Conference on Multiscale Methods and Validation in Medicine and Biology (MMVMB2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaqus/Standard-based quantification of human cardiac mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 SIMULIA Community Conference (SCC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth-induced residual stress in arteries and the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI-validation of a micromechanics-based active contraction model of healthy and diseased human hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An homogenized damage model for bio-inspired ceramic structures made by freezecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools for the mesoscale modeling of thermostructural woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a damage tolerance analysis of CMCs with a self-healing matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSHM2011 - Third International Conference on Self-Healing Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis and modeling of robocasted scaffolds mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Meeting Fall 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the modeling of Freeze Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance au dommage pour les CMCs : prédiction de la durée de vie de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Family of Prediction Tools for Fine Ceramic Fibers Subcritical Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on High Temperature Ceramic Matrix Composites (HTCMC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical propagation of cracks in ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composites Materials (ECCM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOM Communications Ltd on behalf of The British Composites Society, a division of The Institute of Materials, Minerals and Mining, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des composites céramiques virtuels = Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a virtual material for lifetime prediction of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and lifetime modeling for structure computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal; Jacques Lamon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Matrix Composites: Materials, Modeling and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-519, 2014, 9781118231166. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118832998.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of optimal virtual fields for inverse problems in elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a new curl-based full field reconstruction method in 2D isotropic nearly-incompressible elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un matériau virtuel pour les composites céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some contributions to cardiac and pulmonary biomechanical modeling, simulation & estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomechanics [physics.med-ph]. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03698102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Genet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2204-201X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146516966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4247-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (1), pp.BIO-25-1063. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a new curl-based full field reconstruction method in 2D isotropic nearly-incompressible elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is personalized lung poromechanical modeling and how can it improve the understanding and management of fibrotic interstitial lung diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17476348.2025.2464886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Uncertainty Quantification for Personalized Biomechanical Modeling: Application to Pulmonary Poromechanical Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), pp.081003. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Neural Network Interpolation. Part I: Interpretable and Adaptive Discretization for Solving PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for chronic lung diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Gonsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (174), pp.240159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/16000617.0159-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of mechanical loading of the lungs including gravity and a balancing heterogeneous pleural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1933-1962. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a micro-device with a deformable ceiling to probe stiffness heterogeneities within 3D cell aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1758-5090/ad30c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04876798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Strain Formulation of the Discrete Equilibrium Gap Principle: Application to Mechanically Consistent Regularization for Large Motion Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.429-458. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132311v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization parametrizations for regional lung compliance estimation using personalized pulmonary poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1541-1554. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced left ventricular dynamics modeling based on a cylindrical assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of left ventricular strain and torsion by joint analysis of 3D tagging and cine MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2022.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of regional pulmonary compliance in idiopathic pulmonary fibrosis based on personalized lung poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (9), pp.091008:1-091008:14. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static poromechanical model of the lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.527-551. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-021-01547-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural origin of the anisotropy in the myocardium: Multiscale modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico study of accuracy and precision of left-ventricular strain quantification from 3D tagged MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0258965. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0258965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00246-021-02608-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-driven micro-poro-mechanics: A variational framework for modeling the response of porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.103586. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D personalized cardiac myocyte aggregate orientation model using MRI data-driven low-rank basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.102064. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Modeling to Inform Pulmonary Valve Replacement in Tetralogy of Fallot Patients after Complete Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gusseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hancock Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.1798-1807. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional biventricular strains in pulmonary arterial hypertension patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure evolution and mechanical properties in cardiac tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S297-S299. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1816296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural deformation observed by Mueller polarimetry during traction assay on myocardium samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20531. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76820-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed growth modeling framework for controlling growth-induced residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quantification of patient specific changes in ventricular dynamics associated with pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Nicolay Topnes Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00094.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Biventricular Strains in Heart Failure With Preserved Ejection Fraction Patient Using Hyperelastic Warping Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated warping: Finite element image registration with finite strain equilibrium gap regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2018.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of personalized biventricular mechanical function employing gradient-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (7), pp.e2982. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented iterative method for identifying a stress-free reference configuration in image-based biomechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay D. Humphrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.227 - 231. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based computer simulation of the long-term effects of cardiac regenerative therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04 (01), pp.23 - 29. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2339547816400069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual sizing tool for mitral valve annuloplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Zöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Bothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pathologies of Diastolic and Systolic Heart Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (1), pp.112 - 127. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial LVAD restores ventricular outputs and normalizes LV but not RV stress distributions in the acutely failing heart in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin L. Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Rebelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.421 - 430. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Computational Analysis of Ventricular Mechanics in Pulmonary Arterial Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candace Latnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (11), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of high-resolution electroanatomic mapping of the left ventricle using a multispline basket catheter in a swine model of chronic myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sievers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2014.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Quantifying Smooth Regional Variations in Myocardial Contractility Within an Infarcted Human Left Ventricle Based on Delay-Enhanced Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (8), pp.10. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model that predicts reverse growth in response to mechanical unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ordovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-014-0598-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin echo versus stimulated echo diffusion tensor imaging of the in vivo human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated electromechanical-reversible growth heart model for simulating cardiac therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan F. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.791 - 803. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-015-0723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous growth-induced prestrain in the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Cardiac Function Simulator for the Optimal Design of a Novel Annuloplasty Ring with a Sub-valvular Element for Correction of Ischemic Mitral Regurgitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-015-0216-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order motion-compensated spin echo diffusion tensor imaging of the human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of normal human left ventricular myofiber stress at end diastole and end systole: a target for in silico design of heart failure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00255.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale, 112, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computational Modeling in Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan B. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiac Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocs.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling strength distributions in quasi-brittle materials from micro- to macro-scales: A computational approach to modeling Nature-inspired structural ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.13. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinjection treatment: Effects of post-injection residual stress on left ventricular wall stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.4. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On structural computations until fracture based on an anisotropic and unilateral damage theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789513500295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale Weibull approach to the failure of porous ceramic structures made by robocasting: possibilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural, mechanical, and biodegradation properties of HA/β-TCP robocast scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (7), pp.9. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.32935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational prediction of the lifetime of self-healing CMC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating matrix nonlinearity in the binary model formulation for 3D ceramic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony G. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W. Zok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical cracking of ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (11), pp.1575. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a hydraulic impact: a technology in rock breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tran-Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (9), pp.825-841. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-008-0256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion tracking with Finite Elements Meshes and Image Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2025 - Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dallas, TX, United States. pp.367-377, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitudes pour la modélisation pulmonaire personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Spatial and Temporal Resolution on the Accuracy of Motion Tracking Using 2D and 3D Cine Cardiac Magnetic Resonance Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Chabiniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2023 - The 12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.235-244, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order cylindrical model of the left ventricle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health and idiopathic pulmonary fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current challenges in soft tissue mechanics (EUROMECH-Colloquium 627)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health, idiopathic pulmonary fibrosis and CoViD-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the anisotropy of the myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics in Health and Idiopathic Pulmonary Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Left Ventricular Strain by Joint Analysis of 3D Tagging and Cine MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of patient-specific mechanical parameters in pulmonary diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR 23rd Annual Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reduced cylindrical model of the left ventricular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sub-millimeter personalized estimation of cardiomyocyte orientation using dimensionality reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ISMRM &amp; SMRT Virtual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique pulmonaire personnalisée : modélisation et estimation - Application à la fibrose pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Finite Element Image Registration-based Cardiac Strain Estimation from Magnetic Resonance Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.201900418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Imaging Models-based Image Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rambausek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Chabiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VipIMAGE 2019 - VII ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32040-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Equilibrated Warping-image registration with mechanical regularization-on 3D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2019 - International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images registration with finite elements and mechanical regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of cardiac strain estimation from 3D-tagged magnetic resonance images using finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum relaxed growth model for controlling growth-induced residual stresses in living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Registration with Equilibrium Gap Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum finite strain formulation of the equilibrium gap regularizer for finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Correlation with Mechanical Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEniCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of biventricular myocardial strain from magnetic resonance images of pulmonary hypertensive patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, National Harbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Digital Image Correlation for Cardiac Strain Analysis from 3D Whole-Heart Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 24rd Annual Meeting and Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ventricular deformation affine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Latest Advances in Cardiac Modeling (LACM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D myofiber reconstruction from in vivo cardiac DTI data through extraction of low rank modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting and Exhibition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac reversible growth & remodeling model: predicting and understanding the chronic effects of bioinjection therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Snowbird Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole heart model with finite growth for hypertension-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaqus/Standard-based quantification of human cardiac mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 SIMULIA Community Conference (SCC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth-induced residual stress in arteries and the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI strain-based validation of patient-specific computational models of human hearts—building a target for in silico studies of surgical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd USACM Thematic Conference on Multiscale Methods and Validation in Medicine and Biology (MMVMB2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI-validation of a micromechanics-based active contraction model of healthy and diseased human hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An homogenized damage model for bio-inspired ceramic structures made by freezecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools for the mesoscale modeling of thermostructural woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a damage tolerance analysis of CMCs with a self-healing matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSHM2011 - Third International Conference on Self-Healing Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis and modeling of robocasted scaffolds mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Meeting Fall 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the modeling of Freeze Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance au dommage pour les CMCs : prédiction de la durée de vie de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Family of Prediction Tools for Fine Ceramic Fibers Subcritical Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on High Temperature Ceramic Matrix Composites (HTCMC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical propagation of cracks in ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composites Materials (ECCM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des composites céramiques virtuels = Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOM Communications Ltd on behalf of The British Composites Society, a division of The Institute of Materials, Minerals and Mining, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a virtual material for lifetime prediction of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and lifetime modeling for structure computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal; Jacques Lamon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Matrix Composites: Materials, Modeling and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-519, 2014, 9781118231166. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118832998.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of optimal virtual fields for inverse problems in elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un matériau virtuel pour les composites céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some contributions to cardiac and pulmonary biomechanical modeling, simulation & estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomechanics [physics.med-ph]. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03698102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD1CF887"/>
+    <w:nsid w:val="39F7C34F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2204-201X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146516966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4247-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peyraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Nunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2464886" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyraut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gonsard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0159-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01876-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132311v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832575v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01691-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berbero&#287;lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stoeck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kozerke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102598" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474200v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01547-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tueni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T Stoeck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258965" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe &#193;lvarez-Barrientos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Hurtado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander Castellanos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattaru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berberoglu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Greil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00246-021-02608-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stimm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gusseva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarique Hussain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hancock Friesen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Tandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2021.06.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Leng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Xi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela S Koh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105345" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tueni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vizet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816296" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76820-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.08.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Nicolay Topnes Finsberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Sundnes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Chuan Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00094.2019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T Stoeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Deuster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozerke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Finsberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Le Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2982" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K. Rausch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Humphrey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Wall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547816400069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Z&#246;llner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Baillargeon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bothe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2788" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillargeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guccione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuhl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1351-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Sack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Acevedo-Bolton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rebelo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000520" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Latnie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034559" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jeung" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030667" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ordovas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M. Guccione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0598-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin von Deuster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Stoeck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25998" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tanaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair J. Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sievers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.08.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wenk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0723-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rausch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Choy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Costa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Leach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-015-0216-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25784" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haraldsson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00255.2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.01.045" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Dang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.12332" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hinson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.06.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789513500295" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houmard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Eslava" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32935" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E6EC3EB9F980521A29102ED9DF1C06A2C7C39B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.11.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Evans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W. Zok" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cox" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.10.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT10F2LG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tran-Cong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0256-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_33" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611023v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r Chabiniok" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_24" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712869v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144441v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513247v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950940v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364758v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Brillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900418" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186828v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_36" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069100v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882372v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Lee" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Guccione" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274902v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wenk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274905v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Toutain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274892v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274893v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kuhl" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274900v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274895v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274890v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274883v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274846v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274832v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274810v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274916v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118832998.ch17" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Chibli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320353v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473030v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03698102v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2204-201X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146516966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4247-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320353v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Chibli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peyraut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Nunes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2464886" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyraut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gonsard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0159-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01876-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132311v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01691-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832575v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3711" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berbero&#287;lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stoeck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kozerke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102598" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474200v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01547-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tueni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T Stoeck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander Castellanos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattaru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berberoglu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Greil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00246-021-02608-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe &#193;lvarez-Barrientos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Hurtado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103586" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stimm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buoso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gusseva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarique Hussain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hancock Friesen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Tandon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2021.06.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Leng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Xi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zhao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela S Koh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105345" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tueni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vizet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816296" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76820-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.08.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Nicolay Topnes Finsberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Sundnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Chuan Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00094.2019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T Stoeck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Deuster" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozerke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.07.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Finsberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Le Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2982" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K. Rausch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Humphrey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Wall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547816400069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Z&#246;llner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Baillargeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bothe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2788" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillargeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guccione" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuhl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1351-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Sack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Acevedo-Bolton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rebelo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Latnie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034559" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tanaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair J. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sievers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.08.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196425v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jeung" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030667" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ordovas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M. Guccione" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0598-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin von Deuster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Stoeck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25998" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274923v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wenk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0723-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rausch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Choy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Costa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Leach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-015-0216-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196430v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25784" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haraldsson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00255.2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.01.045" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Dang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.12332" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hinson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.06.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851003v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789513500295" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houmard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Eslava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32935" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E6EC3EB9F980521A29102ED9DF1C06A2C7C39B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.11.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Flores" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Evans" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W. Zok" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cox" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.10.020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT10F2LG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tran-Cong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0256-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_33" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611023v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360493v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r Chabiniok" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_24" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712869v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364765v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942872v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950940v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diaz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068920v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Brillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900418" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_36" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069100v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145437v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882372v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661825v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Lee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Guccione" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274902v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571504v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wenk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wall" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Toutain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274893v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kuhl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274900v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274892v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Zhang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274890v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274889v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274883v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597049v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274846v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274841v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387775v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274832v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274810v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274916v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118832998.ch17" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576989v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473030v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03698102v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>