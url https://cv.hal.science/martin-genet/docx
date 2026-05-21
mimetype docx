--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Genet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2204-201X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146516966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4247-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (1), pp.BIO-25-1063. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a new curl-based full field reconstruction method in 2D isotropic nearly-incompressible elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is personalized lung poromechanical modeling and how can it improve the understanding and management of fibrotic interstitial lung diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17476348.2025.2464886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Uncertainty Quantification for Personalized Biomechanical Modeling: Application to Pulmonary Poromechanical Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), pp.081003. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Neural Network Interpolation. Part I: Interpretable and Adaptive Discretization for Solving PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for chronic lung diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Gonsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (174), pp.240159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/16000617.0159-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of mechanical loading of the lungs including gravity and a balancing heterogeneous pleural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1933-1962. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a micro-device with a deformable ceiling to probe stiffness heterogeneities within 3D cell aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1758-5090/ad30c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04876798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Strain Formulation of the Discrete Equilibrium Gap Principle: Application to Mechanically Consistent Regularization for Large Motion Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.429-458. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132311v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization parametrizations for regional lung compliance estimation using personalized pulmonary poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1541-1554. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced left ventricular dynamics modeling based on a cylindrical assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of left ventricular strain and torsion by joint analysis of 3D tagging and cine MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2022.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of regional pulmonary compliance in idiopathic pulmonary fibrosis based on personalized lung poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (9), pp.091008:1-091008:14. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static poromechanical model of the lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.527-551. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-021-01547-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural origin of the anisotropy in the myocardium: Multiscale modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico study of accuracy and precision of left-ventricular strain quantification from 3D tagged MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0258965. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0258965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00246-021-02608-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-driven micro-poro-mechanics: A variational framework for modeling the response of porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.103586. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D personalized cardiac myocyte aggregate orientation model using MRI data-driven low-rank basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.102064. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Modeling to Inform Pulmonary Valve Replacement in Tetralogy of Fallot Patients after Complete Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gusseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hancock Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.1798-1807. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional biventricular strains in pulmonary arterial hypertension patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure evolution and mechanical properties in cardiac tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S297-S299. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1816296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural deformation observed by Mueller polarimetry during traction assay on myocardium samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20531. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76820-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed growth modeling framework for controlling growth-induced residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quantification of patient specific changes in ventricular dynamics associated with pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Nicolay Topnes Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00094.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Biventricular Strains in Heart Failure With Preserved Ejection Fraction Patient Using Hyperelastic Warping Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated warping: Finite element image registration with finite strain equilibrium gap regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2018.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of personalized biventricular mechanical function employing gradient-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (7), pp.e2982. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented iterative method for identifying a stress-free reference configuration in image-based biomechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay D. Humphrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.227 - 231. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based computer simulation of the long-term effects of cardiac regenerative therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04 (01), pp.23 - 29. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2339547816400069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual sizing tool for mitral valve annuloplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Zöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Bothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pathologies of Diastolic and Systolic Heart Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (1), pp.112 - 127. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial LVAD restores ventricular outputs and normalizes LV but not RV stress distributions in the acutely failing heart in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin L. Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Rebelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.421 - 430. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Computational Analysis of Ventricular Mechanics in Pulmonary Arterial Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candace Latnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (11), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of high-resolution electroanatomic mapping of the left ventricle using a multispline basket catheter in a swine model of chronic myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sievers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2014.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Quantifying Smooth Regional Variations in Myocardial Contractility Within an Infarcted Human Left Ventricle Based on Delay-Enhanced Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (8), pp.10. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model that predicts reverse growth in response to mechanical unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ordovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-014-0598-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin echo versus stimulated echo diffusion tensor imaging of the in vivo human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated electromechanical-reversible growth heart model for simulating cardiac therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan F. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.791 - 803. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-015-0723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous growth-induced prestrain in the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Cardiac Function Simulator for the Optimal Design of a Novel Annuloplasty Ring with a Sub-valvular Element for Correction of Ischemic Mitral Regurgitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-015-0216-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order motion-compensated spin echo diffusion tensor imaging of the human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of normal human left ventricular myofiber stress at end diastole and end systole: a target for in silico design of heart failure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00255.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale, 112, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computational Modeling in Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan B. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiac Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocs.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling strength distributions in quasi-brittle materials from micro- to macro-scales: A computational approach to modeling Nature-inspired structural ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.13. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinjection treatment: Effects of post-injection residual stress on left ventricular wall stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.4. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On structural computations until fracture based on an anisotropic and unilateral damage theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789513500295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale Weibull approach to the failure of porous ceramic structures made by robocasting: possibilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural, mechanical, and biodegradation properties of HA/β-TCP robocast scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (7), pp.9. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.32935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational prediction of the lifetime of self-healing CMC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating matrix nonlinearity in the binary model formulation for 3D ceramic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony G. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W. Zok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical cracking of ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (11), pp.1575. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a hydraulic impact: a technology in rock breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tran-Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (9), pp.825-841. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-008-0256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion tracking with Finite Elements Meshes and Image Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2025 - Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dallas, TX, United States. pp.367-377, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitudes pour la modélisation pulmonaire personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Spatial and Temporal Resolution on the Accuracy of Motion Tracking Using 2D and 3D Cine Cardiac Magnetic Resonance Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Chabiniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2023 - The 12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.235-244, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order cylindrical model of the left ventricle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health and idiopathic pulmonary fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current challenges in soft tissue mechanics (EUROMECH-Colloquium 627)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health, idiopathic pulmonary fibrosis and CoViD-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the anisotropy of the myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics in Health and Idiopathic Pulmonary Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Left Ventricular Strain by Joint Analysis of 3D Tagging and Cine MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of patient-specific mechanical parameters in pulmonary diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR 23rd Annual Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reduced cylindrical model of the left ventricular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sub-millimeter personalized estimation of cardiomyocyte orientation using dimensionality reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ISMRM &amp; SMRT Virtual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique pulmonaire personnalisée : modélisation et estimation - Application à la fibrose pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Finite Element Image Registration-based Cardiac Strain Estimation from Magnetic Resonance Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.201900418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Imaging Models-based Image Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rambausek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Chabiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VipIMAGE 2019 - VII ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32040-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Equilibrated Warping-image registration with mechanical regularization-on 3D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2019 - International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images registration with finite elements and mechanical regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of cardiac strain estimation from 3D-tagged magnetic resonance images using finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum relaxed growth model for controlling growth-induced residual stresses in living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Registration with Equilibrium Gap Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum finite strain formulation of the equilibrium gap regularizer for finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Correlation with Mechanical Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEniCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of biventricular myocardial strain from magnetic resonance images of pulmonary hypertensive patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, National Harbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Digital Image Correlation for Cardiac Strain Analysis from 3D Whole-Heart Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 24rd Annual Meeting and Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ventricular deformation affine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Latest Advances in Cardiac Modeling (LACM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D myofiber reconstruction from in vivo cardiac DTI data through extraction of low rank modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting and Exhibition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac reversible growth & remodeling model: predicting and understanding the chronic effects of bioinjection therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Snowbird Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole heart model with finite growth for hypertension-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaqus/Standard-based quantification of human cardiac mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 SIMULIA Community Conference (SCC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth-induced residual stress in arteries and the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI strain-based validation of patient-specific computational models of human hearts—building a target for in silico studies of surgical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd USACM Thematic Conference on Multiscale Methods and Validation in Medicine and Biology (MMVMB2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI-validation of a micromechanics-based active contraction model of healthy and diseased human hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An homogenized damage model for bio-inspired ceramic structures made by freezecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools for the mesoscale modeling of thermostructural woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a damage tolerance analysis of CMCs with a self-healing matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSHM2011 - Third International Conference on Self-Healing Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis and modeling of robocasted scaffolds mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Meeting Fall 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the modeling of Freeze Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance au dommage pour les CMCs : prédiction de la durée de vie de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Family of Prediction Tools for Fine Ceramic Fibers Subcritical Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on High Temperature Ceramic Matrix Composites (HTCMC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical propagation of cracks in ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composites Materials (ECCM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des composites céramiques virtuels = Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOM Communications Ltd on behalf of The British Composites Society, a division of The Institute of Materials, Minerals and Mining, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a virtual material for lifetime prediction of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and lifetime modeling for structure computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal; Jacques Lamon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Matrix Composites: Materials, Modeling and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-519, 2014, 9781118231166. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118832998.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of optimal virtual fields for inverse problems in elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un matériau virtuel pour les composites céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some contributions to cardiac and pulmonary biomechanical modeling, simulation & estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomechanics [physics.med-ph]. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03698102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Genet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, École Polytechnique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2204-201X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146516966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xOouJREAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4247-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (1), pp.BIO-25-1063. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of optimal virtual fields for inverse problems in elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 354 (G1), pp.417-449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a new curl-based full field reconstruction method in 2D isotropic nearly-incompressible elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Chibli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imperiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Uncertainty Quantification for Personalized Biomechanical Modeling: Application to Pulmonary Poromechanical Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (8), pp.081003. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is personalized lung poromechanical modeling and how can it improve the understanding and management of fibrotic interstitial lung diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17476348.2025.2464886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Neural Network Interpolation. Part I: Interpretable and Adaptive Discretization for Solving PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for chronic lung diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Gonsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (174), pp.240159. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/16000617.0159-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of mechanical loading of the lungs including gravity and a balancing heterogeneous pleural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1933-1962. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a micro-device with a deformable ceiling to probe stiffness heterogeneities within 3D cell aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1758-5090/ad30c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04876798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Strain Formulation of the Discrete Equilibrium Gap Principle: Application to Mechanically Consistent Regularization for Large Motion Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.429-458. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132311v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optimization parametrizations for regional lung compliance estimation using personalized pulmonary poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilario Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1541-1554. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01691-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced left ventricular dynamics modeling based on a cylindrical assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural origin of the anisotropy in the myocardium: Multiscale modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of left ventricular strain and torsion by joint analysis of 3D tagging and cine MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2022.102598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of regional pulmonary compliance in idiopathic pulmonary fibrosis based on personalized lung poromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (9), pp.091008:1-091008:14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static poromechanical model of the lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.527-551. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-021-01547-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D personalized cardiac myocyte aggregate orientation model using MRI data-driven low-rank basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.102064. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico study of accuracy and precision of left-ventricular strain quantification from 3D tagged MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0258965. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0258965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00246-021-02608-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-driven micro-poro-mechanics: A variational framework for modeling the response of porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.103586. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2021.103586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Modeling to Inform Pulmonary Valve Replacement in Tetralogy of Fallot Patients after Complete Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gusseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hancock Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.1798-1807. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjca.2021.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure evolution and mechanical properties in cardiac tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S297-S299. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1816296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional biventricular strains in pulmonary arterial hypertension patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural deformation observed by Mueller polarimetry during traction assay on myocardium samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20531. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76820-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational quantification of patient specific changes in ventricular dynamics associated with pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Nicolay Topnes Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00094.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed growth modeling framework for controlling growth-induced residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2019.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Biventricular Strains in Heart Failure With Preserved Ejection Fraction Patient Using Hyperelastic Warping Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela S Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated warping: Finite element image registration with finite strain equilibrium gap regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2018.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of personalized biventricular mechanical function employing gradient-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Finsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (7), pp.e2982. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented iterative method for identifying a stress-free reference configuration in image-based biomechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay D. Humphrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.227 - 231. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pathologies of Diastolic and Systolic Heart Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (1), pp.112 - 127. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based computer simulation of the long-term effects of cardiac regenerative therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04 (01), pp.23 - 29. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2339547816400069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual sizing tool for mitral valve annuloplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel K. Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Zöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Bothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial LVAD restores ventricular outputs and normalizes LV but not RV stress distributions in the acutely failing heart in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin L. Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Rebelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.421 - 430. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Computational Analysis of Ventricular Mechanics in Pulmonary Arterial Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candace Latnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (11), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order motion-compensated spin echo diffusion tensor imaging of the human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility of high-resolution electroanatomic mapping of the left ventricle using a multispline basket catheter in a swine model of chronic myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sievers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hrthm.2014.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin echo versus stimulated echo diffusion tensor imaging of the in vivo human heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Quantifying Smooth Regional Variations in Myocardial Contractility Within an Infarcted Human Left Ventricle Based on Delay-Enhanced Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Jeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (8), pp.10. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model that predicts reverse growth in response to mechanical unloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ordovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-014-0598-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated electromechanical-reversible growth heart model for simulating cardiac therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan F. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.791 - 803. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-015-0723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous growth-induced prestrain in the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Choy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Cardiac Function Simulator for the Optimal Design of a Novel Annuloplasty Ring with a Sub-valvular Element for Correction of Ischemic Mitral Regurgitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph R. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-015-0216-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Computational Modeling in Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan B. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiac Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocs.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling strength distributions in quasi-brittle materials from micro- to macro-scales: A computational approach to modeling Nature-inspired structural ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.13. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of normal human left ventricular myofiber stress at end diastole and end systole: a target for in silico design of heart failure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Acevedo-Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00255.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Computational geometrical and mechanical modeling of woven ceramic composites at the mesoscale, 112, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinjection treatment: Effects of post-injection residual stress on left ventricular wall stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel T. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (12), pp.4. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On structural computations until fracture based on an anisotropic and unilateral damage theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789513500295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale Weibull approach to the failure of porous ceramic structures made by robocasting: possibilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structural, mechanical, and biodegradation properties of HA/β-TCP robocast scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (7), pp.9. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.32935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational prediction of the lifetime of self-healing CMC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating matrix nonlinearity in the binary model formulation for 3D ceramic composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony G. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W. Zok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical cracking of ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (11), pp.1575. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a hydraulic impact: a technology in rock breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tran-Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (9), pp.825-841. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-008-0256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion tracking with Finite Elements Meshes and Image Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Álvarez-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2025 - Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dallas, TX, United States. pp.367-377, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitudes pour la modélisation pulmonaire personnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Peyraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Spatial and Temporal Resolution on the Accuracy of Motion Tracking Using 2D and 3D Cine Cardiac Magnetic Resonance Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarique Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomír Chabiniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2023 - The 12th International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.235-244, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order cylindrical model of the left ventricle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health and idiopathic pulmonary fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current challenges in soft tissue mechanics (EUROMECH-Colloquium 627)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized pulmonary poromechanics in health, idiopathic pulmonary fibrosis and CoViD-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational and Mathematical Biomedical Engineering (CMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the anisotropy of the myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Left Ventricular Strain by Joint Analysis of 3D Tagging and Cine MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics in Health and Idiopathic Pulmonary Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Pulmonary Poromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020 - 14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of patient-specific mechanical parameters in pulmonary diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricular torsion obtained using equilibrated warping in patients with repaired Tetralogy of Fallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alexander Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Bhattaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR 23rd Annual Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a reduced cylindrical model of the left ventricular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 - Virtual Physiological Human: when models, methods and experiments meet the clinics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris / Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sub-millimeter personalized estimation of cardiomyocyte orientation using dimensionality reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Stimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Buoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ISMRM &amp; SMRT Virtual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images registration with finite elements and mechanical regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Imaging Models-based Image Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Škardová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rambausek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Chabiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VipIMAGE 2019 - VII ECCOMAS Thematic Conference on Computational Vision and Medical Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32040-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique pulmonaire personnalisée : modélisation et estimation - Application à la fibrose pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Finite Element Image Registration-based Cardiac Strain Estimation from Magnetic Resonance Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM 2019 - 90th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.201900418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Equilibrated Warping-image registration with mechanical regularization-on 3D ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMH 2019 - International Conference on Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France. pp.334-341, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum relaxed growth model for controlling growth-induced residual stresses in living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of cardiac strain estimation from 3D-tagged magnetic resonance images using finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Registration with Equilibrium Gap Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Berberoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum finite strain formulation of the equilibrium gap regularizer for finite element image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrated Warping: Finite Element Image Correlation with Mechanical Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEniCS'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Digital Image Correlation for Cardiac Strain Analysis from 3D Whole-Heart Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 24rd Annual Meeting and Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of biventricular myocardial strain from magnetic resonance images of pulmonary hypertensive patients using hyperelastic warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, National Harbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole heart model with finite growth for hypertension-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ventricular deformation affine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Latest Advances in Cardiac Modeling (LACM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D myofiber reconstruction from in vivo cardiac DTI data through extraction of low rank modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin von Deuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Stoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting and Exhibition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac reversible growth & remodeling model: predicting and understanding the chronic effects of bioinjection therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Sundnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Biomechanics, Bioengineering and Biotransport Conference (SB3C2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Snowbird Resort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaqus/Standard-based quantification of human cardiac mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 SIMULIA Community Conference (SCC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth-induced residual stress in arteries and the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI strain-based validation of patient-specific computational models of human hearts—building a target for in silico studies of surgical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd USACM Thematic Conference on Multiscale Methods and Validation in Medicine and Biology (MMVMB2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI-validation of a micromechanics-based active contraction model of healthy and diseased human hearts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Chuan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kozerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius M. Guccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An homogenized damage model for bio-inspired ceramic structures made by freezecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert O. Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Computational Mechanics (WCCM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools for the mesoscale modeling of thermostructural woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis and modeling of robocasted scaffolds mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Eslava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Meeting Fall 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a damage tolerance analysis of CMCs with a self-healing matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSHM2011 - Third International Conference on Self-Healing Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the modeling of Freeze Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance au dommage pour les CMCs : prédiction de la durée de vie de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to the subcritical propagation of cracks in ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composites Materials (ECCM14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Family of Prediction Tools for Fine Ceramic Fibers Subcritical Cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on High Temperature Ceramic Matrix Composites (HTCMC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des composites céramiques virtuels = Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual ceramic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOM Communications Ltd on behalf of The British Composites Society, a division of The Institute of Materials, Minerals and Mining, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a virtual material for lifetime prediction of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and lifetime modeling for structure computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal; Jacques Lamon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Matrix Composites: Materials, Modeling and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.465-519, 2014, 9781118231166. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118832998.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un matériau virtuel pour les composites céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some contributions to cardiac and pulmonary biomechanical modeling, simulation & estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomechanics [physics.med-ph]. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03698102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39F7C34F"/>
+    <w:nsid w:val="EA94EDE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2204-201X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146516966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4247-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320353v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Chibli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peyraut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Nunes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2464886" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyraut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gonsard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0159-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01876-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132311v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01691-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832575v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3711" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berbero&#287;lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stoeck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kozerke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102598" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474200v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01547-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tueni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T Stoeck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander Castellanos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattaru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berberoglu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Greil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00246-021-02608-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe &#193;lvarez-Barrientos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Hurtado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103586" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stimm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buoso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gusseva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarique Hussain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hancock Friesen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Tandon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2021.06.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Leng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Xi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zhao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela S Koh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105345" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tueni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vizet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816296" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76820-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.08.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Nicolay Topnes Finsberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Sundnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Chuan Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00094.2019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T Stoeck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Deuster" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozerke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.07.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Finsberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Le Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2982" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K. Rausch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Humphrey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Wall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547816400069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Z&#246;llner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Baillargeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bothe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2788" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillargeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guccione" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuhl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1351-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Sack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Acevedo-Bolton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rebelo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Latnie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034559" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tanaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair J. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sievers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.08.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196425v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jeung" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030667" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ordovas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M. Guccione" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0598-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin von Deuster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Stoeck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25998" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274923v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wenk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0723-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rausch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Choy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Costa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Leach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-015-0216-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196430v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25784" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haraldsson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00255.2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.01.045" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Dang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.12332" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hinson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.06.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851003v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789513500295" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houmard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Eslava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32935" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E6EC3EB9F980521A29102ED9DF1C06A2C7C39B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.11.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Flores" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Evans" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W. Zok" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cox" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.10.020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT10F2LG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tran-Cong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0256-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_33" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611023v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360493v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r Chabiniok" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_24" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712869v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364765v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942872v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950940v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diaz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068920v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Brillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900418" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_36" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069100v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145437v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882372v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661825v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Lee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Guccione" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274902v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571504v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wenk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wall" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Toutain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274893v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kuhl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274900v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274892v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Zhang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274890v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274889v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274883v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597049v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274846v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274841v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387775v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274832v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274810v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274916v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118832998.ch17" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576989v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473030v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03698102v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2204-201X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146516966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=xOouJREAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4247-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Chibli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320353v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyraut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068578" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peyraut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Nunes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2464886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gonsard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0159-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01876-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04876798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132311v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Laville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01691-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832575v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3711" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tueni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berbero&#287;lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stoeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kozerke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernaudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474200v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01547-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stimm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buoso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T Stoeck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258965" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexander Castellanos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattaru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Berberoglu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Greil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00246-021-02608-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe &#193;lvarez-Barrientos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Hurtado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2021.103586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gusseva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarique Hussain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hancock Friesen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Tandon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2021.06.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tueni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vizet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Allain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816296" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Leng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Xi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela S Koh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105345" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76820-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Nicolay Topnes Finsberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Sundnes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Chuan Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00094.2019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2019.08.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T Stoeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Deuster" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozerke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.07.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Finsberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Le Tan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2982" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K. Rausch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Humphrey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.04.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillargeon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Guccione" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuhl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1351-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Wall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2339547816400069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Z&#246;llner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Baillargeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bothe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Sack" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Acevedo-Bolton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rebelo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000520" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427545v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Latnie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034559" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196430v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Stoeck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin von Deuster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25784" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196408v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tanaka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair J. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sievers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.08.036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25998" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196425v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Jeung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030667" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ordovas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M. Guccione" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0598-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Wenk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0723-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rausch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Choy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Leach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-015-0216-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Dang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.12332" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haraldsson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00255.2014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.01.045" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hinson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.06.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789513500295" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houmard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Eslava" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196354v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32935" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E6EC3EB9F980521A29102ED9DF1C06A2C7C39B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.11.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Flores" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Evans" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W. Zok" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cox" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.10.020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT10F2LG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666482v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411531v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tran-Cong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-008-0256-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_33" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360493v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radom&#237;r Chabiniok" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144441v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712869v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717672v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364768v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942872v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364763v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950940v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diaz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rambausek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Chabiniok" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068920v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Brillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900418" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146580v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_36" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882372v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145437v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661810v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661825v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Guccione" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571500v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Lee" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Toutain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274902v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274904v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wenk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wall" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kuhl" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274900v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274892v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274895v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274890v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882532v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274889v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640694v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274883v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597049v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274841v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274846v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274810v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274916v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118832998.ch17" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473030v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03698102v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>