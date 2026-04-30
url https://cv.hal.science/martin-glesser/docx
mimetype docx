--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Glesser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Ingénieur R&D, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eomys Engineering (intégré à Dassault Systèmes en 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2020: Ingénieur d'essai acoustique / Expert acoustique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alstom Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle / Saint Ouen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008: Chercheur contractuel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique et d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006: Doctorat, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of an auralization model for pulse width modulation noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 246, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2026.111235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for e-NVH Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3288286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the aeroacoustic coupling between the non-planar modes of a resonator and the misaligned jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.512-518. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex sound in unconfined flows: Application to the coupling of a jet-slot oscillator with a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 314 (3-5), pp.635-649. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2008.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electromagnetic Noise Generated by Pulse Width Modulation in Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Acoustics Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATZ live, Jul 2025, Constance (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de signaux de courant pour comprendre la perception du bruit de moteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECMA-418-2 roughness, a challenging implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Casagrande Hirono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNOISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes (France), France. pp.ID 3561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Torque Constraint in Electric Machine Optimization for Variable Speed Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Marinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icem60801.2024.10700530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for eNVH Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSQITO: an open-source and free toolbox for sound quality metrics in the industry and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto San Millán-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Latorre-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jiménez-Caminero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Washington DC, United States. pp.1164-1175, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN-2021-1767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived sound quality analysis of electric drive units under different switching control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijie Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aachen Acoustics Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality analysis of electric drive units under different switching control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijie Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive NVH Comfort Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIA, Oct 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure borne noise characterization of an air generation and treatment unit (AGTU) for a train by using blocked forces method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezam Sanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Sapena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.5998-6996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif multimodal en écoulement : quels problèmes et quelles solutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop Propagation et contrôle de bruit en écoulement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active control of multimodal tonal noise propagated in acircular duct with axial subsonic mean flow up to M=0.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Winninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pinhede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustics coupling of a misaligned jet-slot-oscillator with non-planar modes of a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des structures tourbillonnaires participant à la production du bruit de fente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency halving due to vortex pairing for the jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a Jet-Slot Oscillator With the Flow-Supply Duct: Flow-Acoustic Interaction Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge (MA), United States. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température du fluide de soufflage sur le bruit de fente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the resonator damping on its coupling with a jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Congress on Sound and Vibration (ICSV 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the aeroacoustic coupling of self‐sustained tones to non‐planar modes of a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2933487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway vehicle comprising at least two noise protection devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3670288. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons auto-entretenus produits par l'interaction d'un jet plan avec une plaque fendue : étude expérimentale et modélisation du couplage avec un résonateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00260176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Glesser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Ingénieur R&D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eomys Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (intégré à Dassault Systèmes en 2024), Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2020: Ingénieur d'essai acoustique / Expert acoustique, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alstom Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle / Saint Ouen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008: Chercheur contractuel </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique et d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006: Doctorat, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of an auralization model for pulse width modulation noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 246, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2026.111235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for e-NVH Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3288286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the aeroacoustic coupling between the non-planar modes of a resonator and the misaligned jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.512-518. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex sound in unconfined flows: Application to the coupling of a jet-slot oscillator with a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 314 (3-5), pp.635-649. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2008.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de signaux de courant pour comprendre la perception du bruit de moteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electromagnetic Noise Generated by Pulse Width Modulation in Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Acoustics Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATZ live, Jul 2025, Constance (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECMA-418-2 roughness, a challenging implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Casagrande Hirono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNOISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes (France), France. pp.ID 3561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Torque Constraint in Electric Machine Optimization for Variable Speed Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Marinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icem60801.2024.10700530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for eNVH Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSQITO: an open-source and free toolbox for sound quality metrics in the industry and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto San Millán-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Latorre-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jiménez-Caminero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Washington DC, United States. pp.1164-1175, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN-2021-1767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived sound quality analysis of electric drive units under different switching control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijie Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aachen Acoustics Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality analysis of electric drive units under different switching control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijie Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive NVH Comfort Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIA, Oct 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure borne noise characterization of an air generation and treatment unit (AGTU) for a train by using blocked forces method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezam Sanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Sapena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.5998-6996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure borne noise characterization of an air generation and treatment unit (AGTU) for a train using the mobility method and sub-structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Moorhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezam Sanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Sapena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif multimodal en écoulement : quels problèmes et quelles solutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop Propagation et contrôle de bruit en écoulement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active control of multimodal tonal noise propagated in acircular duct with axial subsonic mean flow up to M=0.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Winninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pinhede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustics coupling of a misaligned jet-slot-oscillator with non-planar modes of a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency halving due to vortex pairing for the jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des structures tourbillonnaires participant à la production du bruit de fente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a Jet-Slot Oscillator With the Flow-Supply Duct: Flow-Acoustic Interaction Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge (MA), United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température du fluide de soufflage sur le bruit de fente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the resonator damping on its coupling with a jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Congress on Sound and Vibration (ICSV 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the aeroacoustic coupling of self‐sustained tones to non‐planar modes of a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2933487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement capstone projects: A collaborative approach to a case study in psychoacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto San Millán-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Latorre-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (4), pp.2183-2186, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway vehicle comprising at least two noise protection devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3670288. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons auto-entretenus produits par l'interaction d'un jet plan avec une plaque fendue : étude expérimentale et modélisation du couplage avec un résonateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00260176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="990B50B3"/>
+    <w:nsid w:val="D7E8CCC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04256473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3288286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glesser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.01.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F4PTV68-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Casagrande Hirono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700530" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto San Mill&#225;n-Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Latorre-Iglesias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jim&#233;nez-Caminero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-1767" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glesser Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Degrendele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Ni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezam Sanei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sapena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elliott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Winninger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinhede" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933487" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bistagnino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04256473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3288286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.01.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F4PTV68-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Casagrande Hirono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marinel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700530" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto San Mill&#225;n-Castillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Latorre-Iglesias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jim&#233;nez-Caminero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-1767" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glesser Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Degrendele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Ni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezam Sanei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sapena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elliott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Moorhouse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Winninger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinhede" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bistagnino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>