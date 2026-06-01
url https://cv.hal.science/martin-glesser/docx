--- v1 (2026-04-30)
+++ v2 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Glesser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Ingénieur R&D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eomys Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (intégré à Dassault Systèmes en 2024), Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2020: Ingénieur d'essai acoustique / Expert acoustique, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alstom Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle / Saint Ouen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008: Chercheur contractuel </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique et d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006: Doctorat, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of an auralization model for pulse width modulation noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 246, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2026.111235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for e-NVH Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3288286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the aeroacoustic coupling between the non-planar modes of a resonator and the misaligned jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.512-518. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex sound in unconfined flows: Application to the coupling of a jet-slot oscillator with a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 314 (3-5), pp.635-649. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2008.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de signaux de courant pour comprendre la perception du bruit de moteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electromagnetic Noise Generated by Pulse Width Modulation in Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Acoustics Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATZ live, Jul 2025, Constance (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECMA-418-2 roughness, a challenging implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Casagrande Hirono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNOISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes (France), France. pp.ID 3561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Torque Constraint in Electric Machine Optimization for Variable Speed Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Marinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icem60801.2024.10700530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for eNVH Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSQITO: an open-source and free toolbox for sound quality metrics in the industry and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto San Millán-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Latorre-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jiménez-Caminero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Washington DC, United States. pp.1164-1175, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN-2021-1767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived sound quality analysis of electric drive units under different switching control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijie Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aachen Acoustics Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality analysis of electric drive units under different switching control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijie Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive NVH Comfort Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIA, Oct 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure borne noise characterization of an air generation and treatment unit (AGTU) for a train by using blocked forces method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezam Sanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Sapena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.5998-6996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure borne noise characterization of an air generation and treatment unit (AGTU) for a train using the mobility method and sub-structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Moorhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezam Sanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Sapena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif multimodal en écoulement : quels problèmes et quelles solutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop Propagation et contrôle de bruit en écoulement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active control of multimodal tonal noise propagated in acircular duct with axial subsonic mean flow up to M=0.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Winninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pinhede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustics coupling of a misaligned jet-slot-oscillator with non-planar modes of a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency halving due to vortex pairing for the jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des structures tourbillonnaires participant à la production du bruit de fente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a Jet-Slot Oscillator With the Flow-Supply Duct: Flow-Acoustic Interaction Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge (MA), United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température du fluide de soufflage sur le bruit de fente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the resonator damping on its coupling with a jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Congress on Sound and Vibration (ICSV 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the aeroacoustic coupling of self‐sustained tones to non‐planar modes of a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2933487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement capstone projects: A collaborative approach to a case study in psychoacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto San Millán-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Latorre-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (4), pp.2183-2186, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway vehicle comprising at least two noise protection devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3670288. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons auto-entretenus produits par l'interaction d'un jet plan avec une plaque fendue : étude expérimentale et modélisation du couplage avec un résonateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00260176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Glesser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Ingénieur R&D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eomys Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (intégré à Dassault Systèmes en 2024), Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2020: Ingénieur d'essai acoustique / Expert acoustique, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alstom Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle / Saint Ouen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008: Chercheur contractuel </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Mécanique et d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006: Doctorat, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of an auralization model for pulse width modulation noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 246, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2026.111235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for e-NVH Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3288286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the aeroacoustic coupling between the non-planar modes of a resonator and the misaligned jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (3), pp.512-518. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex sound in unconfined flows: Application to the coupling of a jet-slot oscillator with a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 314 (3-5), pp.635-649. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2008.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de signaux de courant pour comprendre la perception du bruit de moteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electromagnetic Noise Generated by Pulse Width Modulation in Electric Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Totaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Acoustics Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATZ live, Jul 2025, Constance (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Torque Constraint in Electric Machine Optimization for Variable Speed Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Marinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icem60801.2024.10700530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECMA-418-2 roughness, a challenging implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Casagrande Hirono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNOISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes (France), France. pp.ID 3561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for eNVH Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived sound quality analysis of electric drive units under different switching control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijie Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aachen Acoustics Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality analysis of electric drive units under different switching control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijie Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive NVH Comfort Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIA, Oct 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSQITO: an open-source and free toolbox for sound quality metrics in the industry and education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto San Millán-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Latorre-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Wanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jiménez-Caminero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Washington DC, United States. pp.1164-1175, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN-2021-1767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure borne noise characterization of an air generation and treatment unit (AGTU) for a train by using blocked forces method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezam Sanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Sapena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.5998-6996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure borne noise characterization of an air generation and treatment unit (AGTU) for a train using the mobility method and sub-structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Moorhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezam Sanei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Sapena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif multimodal en écoulement : quels problèmes et quelles solutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glesser Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop Propagation et contrôle de bruit en écoulement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active control of multimodal tonal noise propagated in acircular duct with axial subsonic mean flow up to M=0.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Friot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Winninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pinhede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustics coupling of a misaligned jet-slot-oscillator with non-planar modes of a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des structures tourbillonnaires participant à la production du bruit de fente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency halving due to vortex pairing for the jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a Jet-Slot Oscillator With the Flow-Supply Duct: Flow-Acoustic Interaction Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge (MA), United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température du fluide de soufflage sur le bruit de fente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the resonator damping on its coupling with a jet-slot oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Congress on Sound and Vibration (ICSV 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the aeroacoustic coupling of self‐sustained tones to non‐planar modes of a resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2933487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement capstone projects: A collaborative approach to a case study in psychoacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto San Millán-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Latorre-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (4), pp.2183-2186, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0014693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway vehicle comprising at least two noise protection devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3670288. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons auto-entretenus produits par l'interaction d'un jet plan avec une plaque fendue : étude expérimentale et modélisation du couplage avec un résonateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de La Rochelle, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00260176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7E8CCC1"/>
+    <w:nsid w:val="8BCE737D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04256473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3288286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.01.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F4PTV68-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Casagrande Hirono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marinel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700530" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto San Mill&#225;n-Castillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Latorre-Iglesias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jim&#233;nez-Caminero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-1767" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glesser Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Degrendele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Ni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezam Sanei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sapena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elliott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Moorhouse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Winninger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinhede" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bistagnino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04256473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3288286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.01.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F4PTV68-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marinel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700530" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Casagrande Hirono" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glesser Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Degrendele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Ni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto San Mill&#225;n-Castillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Latorre-Iglesias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jim&#233;nez-Caminero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-1767" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezam Sanei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sapena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elliott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Moorhouse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Winninger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinhede" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bistagnino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>